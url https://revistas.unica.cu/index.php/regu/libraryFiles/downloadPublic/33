--- v0 (2025-10-11)
+++ v1 (2026-09-22)
@@ -6,86 +6,83 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\TRABAJO PEDAGOGICO\2024 EGU\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ESTEBAN\Desktop\directrices actualizadas\Ultima actualización 2026 de todoas las directrices\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F98B8A6-1639-4617-894B-640C5D968BB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBCC1655-C414-4F90-A9D0-61076A545457}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{ECD4452F-821D-B544-B9AE-57C078242542}"/>
   </bookViews>
   <sheets>
     <sheet name="FE - PA" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E100" i="1" l="1"/>
   <c r="E77" i="1"/>
   <c r="E40" i="1"/>
   <c r="E102" i="1" l="1"/>
   <c r="G122" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="50">
   <si>
-    <t xml:space="preserve">Se presenta el título del artículo en su idioma original, con una extensión máxima de 14 palabras y es coherente con el contenido del manuscrito. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">La forma en que está redactado el artículo, en función de gramática, ortografía y estilo es adecuado para la plataforma en que pretende ser divulgado (una revista científica). </t>
   </si>
   <si>
     <t>Estándares para definición de veredicto de publicación</t>
   </si>
   <si>
     <t>Rechazado</t>
   </si>
   <si>
     <t>Menor a 65 puntos</t>
   </si>
   <si>
     <t xml:space="preserve">Aprobado con modificaciones estructurales </t>
   </si>
   <si>
     <t>Aprobado sin modificaciones</t>
   </si>
   <si>
     <t>Aprobado con modificaciones estructurales</t>
   </si>
   <si>
     <t>Aprobado con modificaciones básicas</t>
   </si>
   <si>
     <t>Entre 65 y 85 puntos</t>
@@ -112,53 +109,50 @@
     <t>Elementos Centrales</t>
   </si>
   <si>
     <t>Ítem</t>
   </si>
   <si>
     <t>Puntaje</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Puntaje Total</t>
   </si>
   <si>
     <t>Veredicto del artículo</t>
   </si>
   <si>
     <t>Subtotal Elementos Centrales</t>
   </si>
   <si>
     <t>Subtotal Elementos Generales</t>
   </si>
   <si>
     <t>Observaciones (opcional)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fecha</t>
   </si>
   <si>
     <t>Versión</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Se presenta una </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>sección de introducción</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -434,194 +428,200 @@
       <t xml:space="preserve">El artículo utiliza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>referencias de calidad</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>, los cuales constituyen materiales que provienen en su mayoría de fuentes científicas rigurosas (artículos científicos idexados en bases de datos tales como Scopus, Wos, Scielo, Redalyc, entre otros, y con presencia de varios idiomas).</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">El artículo utiliza </t>
-    </r>
+      <t xml:space="preserve">Utilice el siguiente espacio en caso de tener observaciones adicionales </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>[este apartado es opcional].</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Se expone una sección de </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Materiales y métodos o metodología</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, según el tipo de artículo (Artículo de investigación científica y tecnológica o de revisión), a través de la cual según el enfoque del estudio se expone de manera detallada la forma en que se traza el estudio en función de sus instrumentos de recolección de información y análisis de los mismos, población de referencia y demás aspectos que dan cuenta del rigor metodológico para alcanzar el objetivo propuesto. </t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>referencias actualizadas</t>
+      <t xml:space="preserve"> discusión (</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> en función de su temporalidad, o sea, la mayor proporción de las referencias utilizadas son de los últimos 5 años. </t>
-[...23 lines deleted...]
-        <b/>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>está integrada como segunda parte en el apartado anterior</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Materiales y métodos o metodología</t>
-[...11 lines deleted...]
-  <si>
+      <t>) a partir de la cual se analizan las implicaciones de los hallazgos identificados, en contraste con las posturas que han sido desarrolladas previamente por otros autores en el campo de conocimiento en que se inscribe el artículo; así como el valor agregado del estudio.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Se refleja un </t>
+    </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> discusión (</t>
+      <t>marco teórico o de referencia</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t xml:space="preserve"> (</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>está integrada como segunda parte en el apartado anterior</t>
+      <t>está integrada en el apartado introductorio y no necesariamente se debe identificar con títulos o subtítulos</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>) a partir de la cual se analizan las implicaciones de los hallazgos identificados, en contraste con las posturas que han sido desarrolladas previamente por otros autores en el campo de conocimiento en que se inscribe el artículo; así como el valor agregado del estudio.</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Se refleja un </t>
+      <t xml:space="preserve">) a través del cual se esbozan los principales referentes teóricos o conceptuales que sustentan la investigación expuesta al lector, dando las claridades suficientes para entender el problema / fenómeno a abordar; con los respectivos soportes bibliográficos de la información suministrada. </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Se presenta el título del artículo en su idioma original, con una extensión máxima de 18 palabras y es coherente con el contenido del manuscrito. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">El artículo utiliza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>marco teórico o de referencia</t>
+      <t>referencias actualizadas</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> (</t>
-[...18 lines deleted...]
-    </r>
+      <t xml:space="preserve"> en función de su temporalidad, o sea, la mayor proporción (90 %) de las referencias utilizadas son de los últimos 5 años. De ese 90 % el 75 % es de los últimos tres años. Al menos el 90% de las referencias citadas en el manuscrito deben tener link de búsqueda para facilitar la consulta, verificar que los links abran si arrojar errores. Si tienen DOI debe escribirlo en forma de link, el DOI sustituye el link común (URL).</t>
+    </r>
+  </si>
+  <si>
+    <t>Fecha de creación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
@@ -861,175 +861,175 @@
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1364,1604 +1364,1604 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70A9AF82-8FE3-CD4A-8BBD-1FA1C34FC8D3}">
   <dimension ref="A2:X137"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A49" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A64" sqref="A64:D66"/>
+    <sheetView tabSelected="1" topLeftCell="A109" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="6" customWidth="1"/>
     <col min="2" max="2" width="31.5" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.875" style="6"/>
     <col min="4" max="4" width="75.5" style="6" customWidth="1"/>
     <col min="5" max="5" width="7.875" style="6" customWidth="1"/>
     <col min="6" max="6" width="5" style="6" customWidth="1"/>
     <col min="7" max="9" width="10.875" style="6"/>
     <col min="10" max="10" width="30" style="6" customWidth="1"/>
     <col min="11" max="24" width="10.875" style="6"/>
     <col min="25" max="16384" width="11" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="53"/>
-[...8 lines deleted...]
-      <c r="H2" s="56"/>
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="25"/>
       <c r="I2" s="2"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="53"/>
-[...6 lines deleted...]
-      <c r="H3" s="59"/>
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="28"/>
       <c r="I3" s="2" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="J3" s="4">
         <v>45071</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="53"/>
-[...6 lines deleted...]
-      <c r="H4" s="62"/>
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="31"/>
       <c r="I4" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="63" t="s">
-[...10 lines deleted...]
-      <c r="J8" s="23"/>
+      <c r="A8" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="45"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
+      <c r="I8" s="43"/>
+      <c r="J8" s="43"/>
     </row>
     <row r="9" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="63"/>
-[...8 lines deleted...]
-      <c r="J9" s="23"/>
+      <c r="A9" s="45"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
     </row>
     <row r="10" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="63"/>
-[...8 lines deleted...]
-      <c r="J10" s="23"/>
+      <c r="A10" s="45"/>
+      <c r="B10" s="45"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="43"/>
+      <c r="E10" s="43"/>
+      <c r="F10" s="43"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="43"/>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="25" t="s">
-[...10 lines deleted...]
-      <c r="J12" s="27"/>
+      <c r="A12" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="33"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="34"/>
     </row>
     <row r="13" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="50"/>
-[...8 lines deleted...]
-      <c r="J13" s="52"/>
+      <c r="A13" s="35"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="37"/>
     </row>
     <row r="14" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="50"/>
-[...8 lines deleted...]
-      <c r="J14" s="52"/>
+      <c r="A14" s="35"/>
+      <c r="B14" s="36"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="37"/>
     </row>
     <row r="15" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="28"/>
-[...8 lines deleted...]
-      <c r="J15" s="30"/>
+      <c r="A15" s="38"/>
+      <c r="B15" s="39"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="12"/>
       <c r="I17" s="12"/>
       <c r="J17" s="12"/>
     </row>
     <row r="18" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="49" t="s">
-[...10 lines deleted...]
-      <c r="J18" s="49"/>
+      <c r="A18" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="44"/>
     </row>
     <row r="20" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="25" t="s">
-[...10 lines deleted...]
-      <c r="J20" s="27"/>
+      <c r="A20" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="33"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="34"/>
     </row>
     <row r="21" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="50"/>
-[...8 lines deleted...]
-      <c r="J21" s="52"/>
+      <c r="A21" s="35"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="37"/>
     </row>
     <row r="22" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="50"/>
-[...8 lines deleted...]
-      <c r="J22" s="52"/>
+      <c r="A22" s="35"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="37"/>
     </row>
     <row r="23" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="28"/>
-[...8 lines deleted...]
-      <c r="J23" s="30"/>
+      <c r="A23" s="38"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="40"/>
     </row>
     <row r="24" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
     </row>
     <row r="25" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="49" t="s">
+      <c r="A25" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="49"/>
-[...2 lines deleted...]
-      <c r="E25" s="49" t="s">
+      <c r="F25" s="44"/>
+      <c r="G25" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="F25" s="49"/>
-[...5 lines deleted...]
-      <c r="J25" s="49"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="44"/>
+      <c r="J25" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="47" t="s">
+      <c r="A27" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="42">
         <v>0</v>
       </c>
-      <c r="B27" s="47"/>
-[...2 lines deleted...]
-      <c r="E27" s="22">
+      <c r="F27" s="42"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+    </row>
+    <row r="28" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="41"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+    </row>
+    <row r="29" spans="1:10" ht="5.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="41"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+    </row>
+    <row r="30" spans="1:10" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42">
         <v>0</v>
       </c>
-      <c r="F27" s="22"/>
-[...36 lines deleted...]
-      <c r="E30" s="22">
+      <c r="F30" s="42"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A31" s="41"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A32" s="41"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A33" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42">
         <v>0</v>
       </c>
-      <c r="F30" s="22"/>
-[...36 lines deleted...]
-      <c r="E33" s="22">
+      <c r="F33" s="42"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="42"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A35" s="41"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A36" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="F33" s="22"/>
-[...36 lines deleted...]
-      <c r="E36" s="22">
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="41"/>
+      <c r="E36" s="42">
         <v>0</v>
       </c>
-      <c r="F36" s="22"/>
-[...3 lines deleted...]
-      <c r="J36" s="23"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A37" s="47"/>
-[...8 lines deleted...]
-      <c r="J37" s="23"/>
+      <c r="A37" s="41"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="42"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A38" s="47"/>
-[...8 lines deleted...]
-      <c r="J38" s="23"/>
+      <c r="A38" s="41"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
     </row>
     <row r="40" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="45" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="46">
+      <c r="A40" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="46"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="47">
         <f>SUM(E27:F38)</f>
         <v>0</v>
       </c>
-      <c r="F40" s="46"/>
+      <c r="F40" s="47"/>
     </row>
     <row r="43" spans="1:10" ht="32.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="49" t="s">
-[...10 lines deleted...]
-      <c r="J43" s="49"/>
+      <c r="A43" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="44"/>
+      <c r="C43" s="44"/>
+      <c r="D43" s="44"/>
+      <c r="E43" s="44"/>
+      <c r="F43" s="44"/>
+      <c r="G43" s="44"/>
+      <c r="H43" s="44"/>
+      <c r="I43" s="44"/>
+      <c r="J43" s="44"/>
     </row>
     <row r="45" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="25" t="s">
-[...10 lines deleted...]
-      <c r="J45" s="27"/>
+      <c r="A45" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="33"/>
+      <c r="C45" s="33"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="33"/>
+      <c r="G45" s="33"/>
+      <c r="H45" s="33"/>
+      <c r="I45" s="33"/>
+      <c r="J45" s="34"/>
     </row>
     <row r="46" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="50"/>
-[...8 lines deleted...]
-      <c r="J46" s="52"/>
+      <c r="A46" s="35"/>
+      <c r="B46" s="36"/>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+      <c r="I46" s="36"/>
+      <c r="J46" s="37"/>
     </row>
     <row r="47" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="50"/>
-[...8 lines deleted...]
-      <c r="J47" s="52"/>
+      <c r="A47" s="35"/>
+      <c r="B47" s="36"/>
+      <c r="C47" s="36"/>
+      <c r="D47" s="36"/>
+      <c r="E47" s="36"/>
+      <c r="F47" s="36"/>
+      <c r="G47" s="36"/>
+      <c r="H47" s="36"/>
+      <c r="I47" s="36"/>
+      <c r="J47" s="37"/>
     </row>
     <row r="48" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="28"/>
-[...8 lines deleted...]
-      <c r="J48" s="30"/>
+      <c r="A48" s="38"/>
+      <c r="B48" s="39"/>
+      <c r="C48" s="39"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="39"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="39"/>
+      <c r="H48" s="39"/>
+      <c r="I48" s="39"/>
+      <c r="J48" s="40"/>
     </row>
     <row r="49" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="13"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
     </row>
     <row r="50" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="49" t="s">
+      <c r="A50" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B50" s="44"/>
+      <c r="C50" s="44"/>
+      <c r="D50" s="44"/>
+      <c r="E50" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B50" s="49"/>
-[...2 lines deleted...]
-      <c r="E50" s="49" t="s">
+      <c r="F50" s="44"/>
+      <c r="G50" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="F50" s="49"/>
-[...5 lines deleted...]
-      <c r="J50" s="49"/>
+      <c r="H50" s="44"/>
+      <c r="I50" s="44"/>
+      <c r="J50" s="44"/>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A52" s="47" t="s">
+      <c r="A52" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="42">
+        <v>0</v>
+      </c>
+      <c r="F52" s="42"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A53" s="41"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="42"/>
+      <c r="F53" s="42"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+    </row>
+    <row r="54" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="41"/>
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="41"/>
+      <c r="E54" s="42"/>
+      <c r="F54" s="42"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A55" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="42">
+        <v>0</v>
+      </c>
+      <c r="F55" s="42"/>
+      <c r="G55" s="43"/>
+      <c r="H55" s="43"/>
+      <c r="I55" s="43"/>
+      <c r="J55" s="43"/>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A56" s="41"/>
+      <c r="B56" s="41"/>
+      <c r="C56" s="41"/>
+      <c r="D56" s="41"/>
+      <c r="E56" s="42"/>
+      <c r="F56" s="42"/>
+      <c r="G56" s="43"/>
+      <c r="H56" s="43"/>
+      <c r="I56" s="43"/>
+      <c r="J56" s="43"/>
+    </row>
+    <row r="57" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="41"/>
+      <c r="B57" s="41"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="41"/>
+      <c r="E57" s="42"/>
+      <c r="F57" s="42"/>
+      <c r="G57" s="43"/>
+      <c r="H57" s="43"/>
+      <c r="I57" s="43"/>
+      <c r="J57" s="43"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A58" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="41"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="41"/>
+      <c r="E58" s="42">
+        <v>0</v>
+      </c>
+      <c r="F58" s="42"/>
+      <c r="G58" s="43"/>
+      <c r="H58" s="43"/>
+      <c r="I58" s="43"/>
+      <c r="J58" s="43"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A59" s="41"/>
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="41"/>
+      <c r="E59" s="42"/>
+      <c r="F59" s="42"/>
+      <c r="G59" s="43"/>
+      <c r="H59" s="43"/>
+      <c r="I59" s="43"/>
+      <c r="J59" s="43"/>
+    </row>
+    <row r="60" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="41"/>
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="42"/>
+      <c r="F60" s="42"/>
+      <c r="G60" s="43"/>
+      <c r="H60" s="43"/>
+      <c r="I60" s="43"/>
+      <c r="J60" s="43"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A61" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B61" s="41"/>
+      <c r="C61" s="41"/>
+      <c r="D61" s="41"/>
+      <c r="E61" s="42">
+        <v>0</v>
+      </c>
+      <c r="F61" s="42"/>
+      <c r="G61" s="43"/>
+      <c r="H61" s="43"/>
+      <c r="I61" s="43"/>
+      <c r="J61" s="43"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A62" s="41"/>
+      <c r="B62" s="41"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="41"/>
+      <c r="E62" s="42"/>
+      <c r="F62" s="42"/>
+      <c r="G62" s="43"/>
+      <c r="H62" s="43"/>
+      <c r="I62" s="43"/>
+      <c r="J62" s="43"/>
+    </row>
+    <row r="63" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="41"/>
+      <c r="B63" s="41"/>
+      <c r="C63" s="41"/>
+      <c r="D63" s="41"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="42"/>
+      <c r="G63" s="43"/>
+      <c r="H63" s="43"/>
+      <c r="I63" s="43"/>
+      <c r="J63" s="43"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A64" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B64" s="41"/>
+      <c r="C64" s="41"/>
+      <c r="D64" s="41"/>
+      <c r="E64" s="42">
+        <v>0</v>
+      </c>
+      <c r="F64" s="42"/>
+      <c r="G64" s="43"/>
+      <c r="H64" s="43"/>
+      <c r="I64" s="43"/>
+      <c r="J64" s="43"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A65" s="41"/>
+      <c r="B65" s="41"/>
+      <c r="C65" s="41"/>
+      <c r="D65" s="41"/>
+      <c r="E65" s="42"/>
+      <c r="F65" s="42"/>
+      <c r="G65" s="43"/>
+      <c r="H65" s="43"/>
+      <c r="I65" s="43"/>
+      <c r="J65" s="43"/>
+    </row>
+    <row r="66" spans="1:10" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="41"/>
+      <c r="B66" s="41"/>
+      <c r="C66" s="41"/>
+      <c r="D66" s="41"/>
+      <c r="E66" s="42"/>
+      <c r="F66" s="42"/>
+      <c r="G66" s="43"/>
+      <c r="H66" s="43"/>
+      <c r="I66" s="43"/>
+      <c r="J66" s="43"/>
+    </row>
+    <row r="67" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B52" s="47"/>
-[...2 lines deleted...]
-      <c r="E52" s="22">
+      <c r="B67" s="41"/>
+      <c r="C67" s="41"/>
+      <c r="D67" s="41"/>
+      <c r="E67" s="42">
         <v>0</v>
       </c>
-      <c r="F52" s="22"/>
-[...36 lines deleted...]
-      <c r="E55" s="22">
+      <c r="F67" s="42"/>
+      <c r="G67" s="43"/>
+      <c r="H67" s="43"/>
+      <c r="I67" s="43"/>
+      <c r="J67" s="43"/>
+    </row>
+    <row r="68" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="41"/>
+      <c r="B68" s="41"/>
+      <c r="C68" s="41"/>
+      <c r="D68" s="41"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="42"/>
+      <c r="G68" s="43"/>
+      <c r="H68" s="43"/>
+      <c r="I68" s="43"/>
+      <c r="J68" s="43"/>
+    </row>
+    <row r="69" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="41"/>
+      <c r="B69" s="41"/>
+      <c r="C69" s="41"/>
+      <c r="D69" s="41"/>
+      <c r="E69" s="42"/>
+      <c r="F69" s="42"/>
+      <c r="G69" s="43"/>
+      <c r="H69" s="43"/>
+      <c r="I69" s="43"/>
+      <c r="J69" s="43"/>
+    </row>
+    <row r="70" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B70" s="41"/>
+      <c r="C70" s="41"/>
+      <c r="D70" s="41"/>
+      <c r="E70" s="42">
         <v>0</v>
       </c>
-      <c r="F55" s="22"/>
-[...36 lines deleted...]
-      <c r="E58" s="22">
+      <c r="F70" s="42"/>
+      <c r="G70" s="43"/>
+      <c r="H70" s="43"/>
+      <c r="I70" s="43"/>
+      <c r="J70" s="43"/>
+    </row>
+    <row r="71" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="41"/>
+      <c r="B71" s="41"/>
+      <c r="C71" s="41"/>
+      <c r="D71" s="41"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="43"/>
+      <c r="H71" s="43"/>
+      <c r="I71" s="43"/>
+      <c r="J71" s="43"/>
+    </row>
+    <row r="72" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="41"/>
+      <c r="B72" s="41"/>
+      <c r="C72" s="41"/>
+      <c r="D72" s="41"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="42"/>
+      <c r="G72" s="43"/>
+      <c r="H72" s="43"/>
+      <c r="I72" s="43"/>
+      <c r="J72" s="43"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A73" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" s="41"/>
+      <c r="C73" s="41"/>
+      <c r="D73" s="41"/>
+      <c r="E73" s="42">
         <v>0</v>
       </c>
-      <c r="F58" s="22"/>
-[...203 lines deleted...]
-      <c r="J73" s="23"/>
+      <c r="F73" s="42"/>
+      <c r="G73" s="43"/>
+      <c r="H73" s="43"/>
+      <c r="I73" s="43"/>
+      <c r="J73" s="43"/>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A74" s="47"/>
-[...8 lines deleted...]
-      <c r="J74" s="23"/>
+      <c r="A74" s="41"/>
+      <c r="B74" s="41"/>
+      <c r="C74" s="41"/>
+      <c r="D74" s="41"/>
+      <c r="E74" s="42"/>
+      <c r="F74" s="42"/>
+      <c r="G74" s="43"/>
+      <c r="H74" s="43"/>
+      <c r="I74" s="43"/>
+      <c r="J74" s="43"/>
     </row>
     <row r="75" spans="1:10" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="47"/>
-[...8 lines deleted...]
-      <c r="J75" s="23"/>
+      <c r="A75" s="41"/>
+      <c r="B75" s="41"/>
+      <c r="C75" s="41"/>
+      <c r="D75" s="41"/>
+      <c r="E75" s="42"/>
+      <c r="F75" s="42"/>
+      <c r="G75" s="43"/>
+      <c r="H75" s="43"/>
+      <c r="I75" s="43"/>
+      <c r="J75" s="43"/>
     </row>
     <row r="77" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="45" t="s">
-[...5 lines deleted...]
-      <c r="E77" s="46">
+      <c r="A77" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B77" s="46"/>
+      <c r="C77" s="46"/>
+      <c r="D77" s="46"/>
+      <c r="E77" s="47">
         <f>SUM(E52:F75)</f>
         <v>0</v>
       </c>
-      <c r="F77" s="46"/>
+      <c r="F77" s="47"/>
     </row>
     <row r="80" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="49" t="s">
-[...10 lines deleted...]
-      <c r="J80" s="49"/>
+      <c r="A80" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B80" s="44"/>
+      <c r="C80" s="44"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="44"/>
+      <c r="F80" s="44"/>
+      <c r="G80" s="44"/>
+      <c r="H80" s="44"/>
+      <c r="I80" s="44"/>
+      <c r="J80" s="44"/>
     </row>
     <row r="82" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="25" t="s">
-[...10 lines deleted...]
-      <c r="J82" s="27"/>
+      <c r="A82" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B82" s="33"/>
+      <c r="C82" s="33"/>
+      <c r="D82" s="33"/>
+      <c r="E82" s="33"/>
+      <c r="F82" s="33"/>
+      <c r="G82" s="33"/>
+      <c r="H82" s="33"/>
+      <c r="I82" s="33"/>
+      <c r="J82" s="34"/>
     </row>
     <row r="83" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="50"/>
-[...8 lines deleted...]
-      <c r="J83" s="52"/>
+      <c r="A83" s="35"/>
+      <c r="B83" s="36"/>
+      <c r="C83" s="36"/>
+      <c r="D83" s="36"/>
+      <c r="E83" s="36"/>
+      <c r="F83" s="36"/>
+      <c r="G83" s="36"/>
+      <c r="H83" s="36"/>
+      <c r="I83" s="36"/>
+      <c r="J83" s="37"/>
     </row>
     <row r="84" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="50"/>
-[...8 lines deleted...]
-      <c r="J84" s="52"/>
+      <c r="A84" s="35"/>
+      <c r="B84" s="36"/>
+      <c r="C84" s="36"/>
+      <c r="D84" s="36"/>
+      <c r="E84" s="36"/>
+      <c r="F84" s="36"/>
+      <c r="G84" s="36"/>
+      <c r="H84" s="36"/>
+      <c r="I84" s="36"/>
+      <c r="J84" s="37"/>
     </row>
     <row r="85" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="28"/>
-[...8 lines deleted...]
-      <c r="J85" s="30"/>
+      <c r="A85" s="38"/>
+      <c r="B85" s="39"/>
+      <c r="C85" s="39"/>
+      <c r="D85" s="39"/>
+      <c r="E85" s="39"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="39"/>
+      <c r="H85" s="39"/>
+      <c r="I85" s="39"/>
+      <c r="J85" s="40"/>
     </row>
     <row r="86" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="13"/>
       <c r="B86" s="13"/>
       <c r="C86" s="13"/>
       <c r="D86" s="13"/>
       <c r="E86" s="13"/>
       <c r="F86" s="13"/>
       <c r="G86" s="13"/>
       <c r="H86" s="13"/>
       <c r="I86" s="13"/>
       <c r="J86" s="13"/>
     </row>
     <row r="87" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="49" t="s">
+      <c r="A87" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B87" s="44"/>
+      <c r="C87" s="44"/>
+      <c r="D87" s="44"/>
+      <c r="E87" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B87" s="49"/>
-[...2 lines deleted...]
-      <c r="E87" s="49" t="s">
+      <c r="F87" s="44"/>
+      <c r="G87" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="F87" s="49"/>
-[...5 lines deleted...]
-      <c r="J87" s="49"/>
+      <c r="H87" s="44"/>
+      <c r="I87" s="44"/>
+      <c r="J87" s="44"/>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A89" s="47" t="s">
-[...5 lines deleted...]
-      <c r="E89" s="22">
+      <c r="A89" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B89" s="41"/>
+      <c r="C89" s="41"/>
+      <c r="D89" s="41"/>
+      <c r="E89" s="42">
         <v>0</v>
       </c>
-      <c r="F89" s="22"/>
-[...3 lines deleted...]
-      <c r="J89" s="23"/>
+      <c r="F89" s="42"/>
+      <c r="G89" s="43"/>
+      <c r="H89" s="43"/>
+      <c r="I89" s="43"/>
+      <c r="J89" s="43"/>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A90" s="47"/>
-[...8 lines deleted...]
-      <c r="J90" s="23"/>
+      <c r="A90" s="41"/>
+      <c r="B90" s="41"/>
+      <c r="C90" s="41"/>
+      <c r="D90" s="41"/>
+      <c r="E90" s="42"/>
+      <c r="F90" s="42"/>
+      <c r="G90" s="43"/>
+      <c r="H90" s="43"/>
+      <c r="I90" s="43"/>
+      <c r="J90" s="43"/>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A91" s="47"/>
-[...8 lines deleted...]
-      <c r="J91" s="23"/>
+      <c r="A91" s="41"/>
+      <c r="B91" s="41"/>
+      <c r="C91" s="41"/>
+      <c r="D91" s="41"/>
+      <c r="E91" s="42"/>
+      <c r="F91" s="42"/>
+      <c r="G91" s="43"/>
+      <c r="H91" s="43"/>
+      <c r="I91" s="43"/>
+      <c r="J91" s="43"/>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A92" s="47" t="s">
-[...5 lines deleted...]
-      <c r="E92" s="22">
+      <c r="A92" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B92" s="41"/>
+      <c r="C92" s="41"/>
+      <c r="D92" s="41"/>
+      <c r="E92" s="42">
         <v>0</v>
       </c>
-      <c r="F92" s="22"/>
-[...3 lines deleted...]
-      <c r="J92" s="23"/>
+      <c r="F92" s="42"/>
+      <c r="G92" s="43"/>
+      <c r="H92" s="43"/>
+      <c r="I92" s="43"/>
+      <c r="J92" s="43"/>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A93" s="47"/>
-[...8 lines deleted...]
-      <c r="J93" s="23"/>
+      <c r="A93" s="41"/>
+      <c r="B93" s="41"/>
+      <c r="C93" s="41"/>
+      <c r="D93" s="41"/>
+      <c r="E93" s="42"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="43"/>
+      <c r="H93" s="43"/>
+      <c r="I93" s="43"/>
+      <c r="J93" s="43"/>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A94" s="47"/>
-[...8 lines deleted...]
-      <c r="J94" s="23"/>
+      <c r="A94" s="41"/>
+      <c r="B94" s="41"/>
+      <c r="C94" s="41"/>
+      <c r="D94" s="41"/>
+      <c r="E94" s="42"/>
+      <c r="F94" s="42"/>
+      <c r="G94" s="43"/>
+      <c r="H94" s="43"/>
+      <c r="I94" s="43"/>
+      <c r="J94" s="43"/>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A95" s="47" t="s">
-[...5 lines deleted...]
-      <c r="E95" s="22">
+      <c r="A95" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="B95" s="41"/>
+      <c r="C95" s="41"/>
+      <c r="D95" s="41"/>
+      <c r="E95" s="42">
         <v>0</v>
       </c>
-      <c r="F95" s="22"/>
-[...3 lines deleted...]
-      <c r="J95" s="23"/>
+      <c r="F95" s="42"/>
+      <c r="G95" s="43"/>
+      <c r="H95" s="43"/>
+      <c r="I95" s="43"/>
+      <c r="J95" s="43"/>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A96" s="47"/>
-[...8 lines deleted...]
-      <c r="J96" s="23"/>
+      <c r="A96" s="41"/>
+      <c r="B96" s="41"/>
+      <c r="C96" s="41"/>
+      <c r="D96" s="41"/>
+      <c r="E96" s="42"/>
+      <c r="F96" s="42"/>
+      <c r="G96" s="43"/>
+      <c r="H96" s="43"/>
+      <c r="I96" s="43"/>
+      <c r="J96" s="43"/>
     </row>
     <row r="97" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A97" s="47"/>
-[...8 lines deleted...]
-      <c r="J97" s="23"/>
+      <c r="A97" s="41"/>
+      <c r="B97" s="41"/>
+      <c r="C97" s="41"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="42"/>
+      <c r="F97" s="42"/>
+      <c r="G97" s="43"/>
+      <c r="H97" s="43"/>
+      <c r="I97" s="43"/>
+      <c r="J97" s="43"/>
     </row>
     <row r="98" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A98" s="11"/>
       <c r="B98" s="11"/>
       <c r="C98" s="11"/>
       <c r="D98" s="11"/>
       <c r="E98" s="14"/>
       <c r="F98" s="14"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15"/>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
     </row>
     <row r="100" spans="1:24" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="45" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="46">
+      <c r="A100" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B100" s="46"/>
+      <c r="C100" s="46"/>
+      <c r="D100" s="46"/>
+      <c r="E100" s="47">
         <f>SUM(E89:F97)</f>
         <v>0</v>
       </c>
-      <c r="F100" s="46"/>
+      <c r="F100" s="47"/>
       <c r="G100" s="9"/>
       <c r="H100" s="9"/>
       <c r="I100" s="9"/>
       <c r="J100" s="9"/>
       <c r="K100" s="9"/>
       <c r="L100" s="9"/>
       <c r="M100" s="9"/>
       <c r="N100" s="9"/>
       <c r="O100" s="9"/>
       <c r="P100" s="9"/>
       <c r="Q100" s="9"/>
       <c r="R100" s="9"/>
       <c r="S100" s="9"/>
       <c r="T100" s="9"/>
       <c r="U100" s="9"/>
       <c r="V100" s="9"/>
       <c r="W100" s="9"/>
       <c r="X100" s="9"/>
     </row>
     <row r="102" spans="1:24" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="43" t="s">
-[...5 lines deleted...]
-      <c r="E102" s="44">
+      <c r="A102" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="B102" s="62"/>
+      <c r="C102" s="62"/>
+      <c r="D102" s="62"/>
+      <c r="E102" s="63">
         <f>SUM(E40,E77,E100)</f>
         <v>0</v>
       </c>
-      <c r="F102" s="44"/>
+      <c r="F102" s="63"/>
     </row>
     <row r="103" spans="1:24" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="16"/>
       <c r="B103" s="16"/>
       <c r="C103" s="16"/>
       <c r="D103" s="16"/>
       <c r="E103" s="17"/>
       <c r="F103" s="17"/>
     </row>
     <row r="104" spans="1:24" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="25" t="s">
-[...10 lines deleted...]
-      <c r="J104" s="27"/>
+      <c r="A104" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B104" s="33"/>
+      <c r="C104" s="33"/>
+      <c r="D104" s="33"/>
+      <c r="E104" s="33"/>
+      <c r="F104" s="33"/>
+      <c r="G104" s="33"/>
+      <c r="H104" s="33"/>
+      <c r="I104" s="33"/>
+      <c r="J104" s="34"/>
     </row>
     <row r="105" spans="1:24" s="6" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="28"/>
-[...8 lines deleted...]
-      <c r="J105" s="30"/>
+      <c r="A105" s="38"/>
+      <c r="B105" s="39"/>
+      <c r="C105" s="39"/>
+      <c r="D105" s="39"/>
+      <c r="E105" s="39"/>
+      <c r="F105" s="39"/>
+      <c r="G105" s="39"/>
+      <c r="H105" s="39"/>
+      <c r="I105" s="39"/>
+      <c r="J105" s="40"/>
     </row>
     <row r="107" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="24" t="s">
-[...4 lines deleted...]
-      <c r="D107" s="24"/>
+      <c r="A107" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="B107" s="50"/>
+      <c r="C107" s="50"/>
+      <c r="D107" s="50"/>
     </row>
     <row r="109" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A109" s="23"/>
-[...8 lines deleted...]
-      <c r="J109" s="23"/>
+      <c r="A109" s="43"/>
+      <c r="B109" s="43"/>
+      <c r="C109" s="43"/>
+      <c r="D109" s="43"/>
+      <c r="E109" s="43"/>
+      <c r="F109" s="43"/>
+      <c r="G109" s="43"/>
+      <c r="H109" s="43"/>
+      <c r="I109" s="43"/>
+      <c r="J109" s="43"/>
     </row>
     <row r="110" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A110" s="23"/>
-[...8 lines deleted...]
-      <c r="J110" s="23"/>
+      <c r="A110" s="43"/>
+      <c r="B110" s="43"/>
+      <c r="C110" s="43"/>
+      <c r="D110" s="43"/>
+      <c r="E110" s="43"/>
+      <c r="F110" s="43"/>
+      <c r="G110" s="43"/>
+      <c r="H110" s="43"/>
+      <c r="I110" s="43"/>
+      <c r="J110" s="43"/>
     </row>
     <row r="111" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A111" s="23"/>
-[...8 lines deleted...]
-      <c r="J111" s="23"/>
+      <c r="A111" s="43"/>
+      <c r="B111" s="43"/>
+      <c r="C111" s="43"/>
+      <c r="D111" s="43"/>
+      <c r="E111" s="43"/>
+      <c r="F111" s="43"/>
+      <c r="G111" s="43"/>
+      <c r="H111" s="43"/>
+      <c r="I111" s="43"/>
+      <c r="J111" s="43"/>
     </row>
     <row r="112" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A112" s="23"/>
-[...8 lines deleted...]
-      <c r="J112" s="23"/>
+      <c r="A112" s="43"/>
+      <c r="B112" s="43"/>
+      <c r="C112" s="43"/>
+      <c r="D112" s="43"/>
+      <c r="E112" s="43"/>
+      <c r="F112" s="43"/>
+      <c r="G112" s="43"/>
+      <c r="H112" s="43"/>
+      <c r="I112" s="43"/>
+      <c r="J112" s="43"/>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A113" s="23"/>
-[...8 lines deleted...]
-      <c r="J113" s="23"/>
+      <c r="A113" s="43"/>
+      <c r="B113" s="43"/>
+      <c r="C113" s="43"/>
+      <c r="D113" s="43"/>
+      <c r="E113" s="43"/>
+      <c r="F113" s="43"/>
+      <c r="G113" s="43"/>
+      <c r="H113" s="43"/>
+      <c r="I113" s="43"/>
+      <c r="J113" s="43"/>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A114" s="23"/>
-[...8 lines deleted...]
-      <c r="J114" s="23"/>
+      <c r="A114" s="43"/>
+      <c r="B114" s="43"/>
+      <c r="C114" s="43"/>
+      <c r="D114" s="43"/>
+      <c r="E114" s="43"/>
+      <c r="F114" s="43"/>
+      <c r="G114" s="43"/>
+      <c r="H114" s="43"/>
+      <c r="I114" s="43"/>
+      <c r="J114" s="43"/>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A115" s="23"/>
-[...8 lines deleted...]
-      <c r="J115" s="23"/>
+      <c r="A115" s="43"/>
+      <c r="B115" s="43"/>
+      <c r="C115" s="43"/>
+      <c r="D115" s="43"/>
+      <c r="E115" s="43"/>
+      <c r="F115" s="43"/>
+      <c r="G115" s="43"/>
+      <c r="H115" s="43"/>
+      <c r="I115" s="43"/>
+      <c r="J115" s="43"/>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A116" s="23"/>
-[...8 lines deleted...]
-      <c r="J116" s="23"/>
+      <c r="A116" s="43"/>
+      <c r="B116" s="43"/>
+      <c r="C116" s="43"/>
+      <c r="D116" s="43"/>
+      <c r="E116" s="43"/>
+      <c r="F116" s="43"/>
+      <c r="G116" s="43"/>
+      <c r="H116" s="43"/>
+      <c r="I116" s="43"/>
+      <c r="J116" s="43"/>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A117" s="23"/>
-[...8 lines deleted...]
-      <c r="J117" s="23"/>
+      <c r="A117" s="43"/>
+      <c r="B117" s="43"/>
+      <c r="C117" s="43"/>
+      <c r="D117" s="43"/>
+      <c r="E117" s="43"/>
+      <c r="F117" s="43"/>
+      <c r="G117" s="43"/>
+      <c r="H117" s="43"/>
+      <c r="I117" s="43"/>
+      <c r="J117" s="43"/>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A118" s="23"/>
-[...8 lines deleted...]
-      <c r="J118" s="23"/>
+      <c r="A118" s="43"/>
+      <c r="B118" s="43"/>
+      <c r="C118" s="43"/>
+      <c r="D118" s="43"/>
+      <c r="E118" s="43"/>
+      <c r="F118" s="43"/>
+      <c r="G118" s="43"/>
+      <c r="H118" s="43"/>
+      <c r="I118" s="43"/>
+      <c r="J118" s="43"/>
     </row>
     <row r="120" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="32" t="s">
-[...4 lines deleted...]
-      <c r="D120" s="34"/>
+      <c r="A120" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B120" s="52"/>
+      <c r="C120" s="52"/>
+      <c r="D120" s="53"/>
       <c r="E120" s="18"/>
       <c r="F120" s="18"/>
-      <c r="G120" s="24" t="s">
-[...4 lines deleted...]
-      <c r="J120" s="24"/>
+      <c r="G120" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="H120" s="50"/>
+      <c r="I120" s="50"/>
+      <c r="J120" s="50"/>
     </row>
     <row r="121" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="35"/>
-[...2 lines deleted...]
-      <c r="D121" s="37"/>
+      <c r="A121" s="54"/>
+      <c r="B121" s="55"/>
+      <c r="C121" s="55"/>
+      <c r="D121" s="56"/>
       <c r="E121" s="18"/>
       <c r="F121" s="18"/>
-      <c r="G121" s="24"/>
-[...2 lines deleted...]
-      <c r="J121" s="24"/>
+      <c r="G121" s="50"/>
+      <c r="H121" s="50"/>
+      <c r="I121" s="50"/>
+      <c r="J121" s="50"/>
     </row>
     <row r="122" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="38"/>
-[...2 lines deleted...]
-      <c r="D122" s="40"/>
+      <c r="A122" s="57"/>
+      <c r="B122" s="58"/>
+      <c r="C122" s="58"/>
+      <c r="D122" s="59"/>
       <c r="E122" s="18"/>
       <c r="F122" s="18"/>
-      <c r="G122" s="42" t="str">
+      <c r="G122" s="61" t="str">
         <f>IF(E102&lt;65,"Rechazado",IF(E102&lt;=85,"Aprobado con modificaciones estructurales",IF(E102&lt;=99,"Aprobado con modificaciones básicas","Aprobado sin modificaciones")))</f>
         <v>Rechazado</v>
       </c>
-      <c r="H122" s="42"/>
-[...1 lines deleted...]
-      <c r="J122" s="42"/>
+      <c r="H122" s="61"/>
+      <c r="I122" s="61"/>
+      <c r="J122" s="61"/>
     </row>
     <row r="123" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="19"/>
       <c r="B123" s="19"/>
       <c r="C123" s="19"/>
       <c r="D123" s="19"/>
       <c r="E123" s="20"/>
       <c r="F123" s="20"/>
       <c r="G123" s="20"/>
       <c r="H123" s="14"/>
       <c r="I123" s="14"/>
       <c r="J123" s="14"/>
     </row>
     <row r="124" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="41" t="s">
-[...4 lines deleted...]
-      <c r="D124" s="41"/>
+      <c r="A124" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="B124" s="60"/>
+      <c r="C124" s="60"/>
+      <c r="D124" s="60"/>
       <c r="E124" s="20"/>
       <c r="F124" s="20"/>
       <c r="G124" s="20"/>
       <c r="H124" s="14"/>
       <c r="I124" s="14"/>
       <c r="J124" s="14"/>
     </row>
     <row r="125" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="41"/>
-[...2 lines deleted...]
-      <c r="D125" s="41"/>
+      <c r="A125" s="60"/>
+      <c r="B125" s="60"/>
+      <c r="C125" s="60"/>
+      <c r="D125" s="60"/>
       <c r="E125" s="20"/>
       <c r="F125" s="20"/>
       <c r="G125" s="20"/>
       <c r="H125" s="14"/>
       <c r="I125" s="14"/>
       <c r="J125" s="14"/>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A126" s="31" t="s">
+      <c r="A126" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B126" s="48"/>
+      <c r="C126" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="49"/>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A127" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B127" s="48"/>
+      <c r="C127" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B126" s="31"/>
-[...6 lines deleted...]
-      <c r="A127" s="31" t="s">
+      <c r="D127" s="49"/>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A128" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="B127" s="31"/>
-      <c r="C127" s="48" t="s">
+      <c r="B128" s="48"/>
+      <c r="C128" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="49"/>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A129" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="B129" s="48"/>
+      <c r="C129" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="D127" s="48"/>
-[...19 lines deleted...]
-      <c r="D129" s="48"/>
+      <c r="D129" s="49"/>
     </row>
     <row r="130" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="132" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B132" s="6" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="134" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B134" s="21" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B137" s="21" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="88">
-    <mergeCell ref="A2:B4"/>
-[...71 lines deleted...]
-    <mergeCell ref="A126:B126"/>
     <mergeCell ref="E95:F97"/>
     <mergeCell ref="G95:J97"/>
     <mergeCell ref="A107:D107"/>
     <mergeCell ref="A104:J105"/>
     <mergeCell ref="A127:B127"/>
     <mergeCell ref="A120:D122"/>
     <mergeCell ref="A124:D125"/>
     <mergeCell ref="A109:J118"/>
     <mergeCell ref="G120:J121"/>
     <mergeCell ref="G122:J122"/>
     <mergeCell ref="A102:D102"/>
     <mergeCell ref="E102:F102"/>
     <mergeCell ref="A100:D100"/>
     <mergeCell ref="E100:F100"/>
     <mergeCell ref="A95:D97"/>
+    <mergeCell ref="A128:B128"/>
+    <mergeCell ref="A129:B129"/>
+    <mergeCell ref="C126:D126"/>
+    <mergeCell ref="C127:D127"/>
+    <mergeCell ref="C128:D128"/>
+    <mergeCell ref="C129:D129"/>
+    <mergeCell ref="A126:B126"/>
+    <mergeCell ref="A80:J80"/>
+    <mergeCell ref="A87:D87"/>
+    <mergeCell ref="E87:F87"/>
+    <mergeCell ref="G87:J87"/>
+    <mergeCell ref="A82:J85"/>
+    <mergeCell ref="A89:D91"/>
+    <mergeCell ref="E89:F91"/>
+    <mergeCell ref="G89:J91"/>
+    <mergeCell ref="A92:D94"/>
+    <mergeCell ref="E92:F94"/>
+    <mergeCell ref="G92:J94"/>
+    <mergeCell ref="A73:D75"/>
+    <mergeCell ref="E73:F75"/>
+    <mergeCell ref="G73:J75"/>
+    <mergeCell ref="A77:D77"/>
+    <mergeCell ref="E77:F77"/>
+    <mergeCell ref="A70:D72"/>
+    <mergeCell ref="E70:F72"/>
+    <mergeCell ref="G70:J72"/>
+    <mergeCell ref="A64:D66"/>
+    <mergeCell ref="A67:D69"/>
+    <mergeCell ref="E64:F66"/>
+    <mergeCell ref="G64:J66"/>
+    <mergeCell ref="E67:F69"/>
+    <mergeCell ref="G67:J69"/>
+    <mergeCell ref="A58:D60"/>
+    <mergeCell ref="E58:F60"/>
+    <mergeCell ref="G58:J60"/>
+    <mergeCell ref="A61:D63"/>
+    <mergeCell ref="E61:F63"/>
+    <mergeCell ref="G61:J63"/>
+    <mergeCell ref="A52:D54"/>
+    <mergeCell ref="E52:F54"/>
+    <mergeCell ref="G52:J54"/>
+    <mergeCell ref="A55:D57"/>
+    <mergeCell ref="E55:F57"/>
+    <mergeCell ref="G55:J57"/>
+    <mergeCell ref="A43:J43"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="G50:J50"/>
+    <mergeCell ref="A45:J48"/>
+    <mergeCell ref="A36:D38"/>
+    <mergeCell ref="E36:F38"/>
+    <mergeCell ref="G36:J38"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="A30:D32"/>
+    <mergeCell ref="E30:F32"/>
+    <mergeCell ref="G30:J32"/>
+    <mergeCell ref="A33:D35"/>
+    <mergeCell ref="E33:F35"/>
+    <mergeCell ref="G33:J35"/>
+    <mergeCell ref="A2:B4"/>
+    <mergeCell ref="C2:H4"/>
+    <mergeCell ref="A20:J23"/>
+    <mergeCell ref="A27:D29"/>
+    <mergeCell ref="E27:F29"/>
+    <mergeCell ref="G27:J29"/>
+    <mergeCell ref="A12:J15"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="A8:B10"/>
+    <mergeCell ref="A18:J18"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="C8:J10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="10">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5179D4CC-6326-7246-BF62-C27DDA8F5DF0}">
           <x14:formula1>
             <xm:f>Hoja2!$B$2:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>E27:F29 E33:F35</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B2ED39D8-B8D3-4D44-B836-EFDE3D2DFAF1}">
           <x14:formula1>
             <xm:f>Hoja2!$B$7:$B$13</xm:f>
           </x14:formula1>
           <xm:sqref>E52:F54</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{89A73B14-B412-F645-A690-6785648D128B}">
           <x14:formula1>
             <xm:f>Hoja2!$B$25:$B$28</xm:f>
           </x14:formula1>
           <xm:sqref>E98:F98</xm:sqref>
         </x14:dataValidation>
@@ -3126,66 +3126,66 @@
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B26" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B27" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B28" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B30" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B31" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B32" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B33" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>FE - PA</vt:lpstr>