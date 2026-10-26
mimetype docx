--- v0 (2025-11-26)
+++ v1 (2026-10-26)
@@ -1,2436 +1,3249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1EE66B4D" w14:textId="6C4A521C" w:rsidR="00C85037" w:rsidRPr="00C13D0B" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+    <w:p w14:paraId="743DF2CF" w14:textId="6A3E8333" w:rsidR="00B7712E" w:rsidRDefault="00B7712E"/>
+    <w:p w14:paraId="0798D6FB" w14:textId="77777777" w:rsidR="00AE12BC" w:rsidRPr="00E8683C" w:rsidRDefault="006957D7" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Cidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF7DE6">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, Data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AF2EE2" w14:textId="77777777" w:rsidR="00C85037" w:rsidRPr="00C13D0B" w:rsidRDefault="00C85037" w:rsidP="00C13D0B">
+    <w:p w14:paraId="0D7BFE54" w14:textId="77777777" w:rsidR="00C85037" w:rsidRPr="00E8683C" w:rsidRDefault="00C85037" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A659A3" w14:textId="26EC64D7" w:rsidR="00AE12BC" w:rsidRPr="00C13D0B" w:rsidRDefault="006957D7" w:rsidP="00C13D0B">
+    <w:p w14:paraId="68D89742" w14:textId="77777777" w:rsidR="00E8683C" w:rsidRDefault="00E8683C" w:rsidP="00E8683C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582FA866" w14:textId="565051EF" w:rsidR="00AE12BC" w:rsidRPr="00E8683C" w:rsidRDefault="006957D7" w:rsidP="00E8683C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>PARA:</w:t>
+      </w:r>
+      <w:r w:rsidR="00847840">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E8683C" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Mestrado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E8683C" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00847840">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB293D" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Esteban Rodríguez Torres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375C40B3" w14:textId="72485384" w:rsidR="00AE12BC" w:rsidRPr="00E8683C" w:rsidRDefault="00186637" w:rsidP="00E8683C">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Editor Executivo de</w:t>
+      </w:r>
+      <w:r w:rsidR="00847840">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00847840">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Estrategia y Gestión Universitaria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692ADF3A" w14:textId="77777777" w:rsidR="00FE491A" w:rsidRPr="00E8683C" w:rsidRDefault="006957D7" w:rsidP="00E8683C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">Departamento de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Informação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> Científica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> Técnica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC2A9DC" w14:textId="77777777" w:rsidR="00E8683C" w:rsidRPr="00E8683C" w:rsidRDefault="006957D7" w:rsidP="00E8683C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Universidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Ciego de Ávila Máximo Gómez Báez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FB2514" w14:textId="77777777" w:rsidR="00FE491A" w:rsidRPr="00E8683C" w:rsidRDefault="006957D7" w:rsidP="00E8683C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="002060"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+          <w14:textFill>
+            <w14:gradFill>
+              <w14:gsLst>
+                <w14:gs w14:pos="21000">
+                  <w14:srgbClr w14:val="53575C"/>
+                </w14:gs>
+                <w14:gs w14:pos="88000">
+                  <w14:srgbClr w14:val="C5C7CA"/>
+                </w14:gs>
+              </w14:gsLst>
+              <w14:lin w14:ang="5400000" w14:scaled="0"/>
+            </w14:gradFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Ciego de Ávila, Cuba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CA4709" w14:textId="77777777" w:rsidR="00C85037" w:rsidRPr="00E8683C" w:rsidRDefault="00C85037" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:lang w:eastAsia="es-ES"/>
-[...41 lines deleted...]
-      </w:r>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FC98B45" w14:textId="4353C1D7" w:rsidR="00AE12BC" w:rsidRPr="00C13D0B" w:rsidRDefault="006957D7" w:rsidP="00C13D0B">
-[...30 lines deleted...]
-    <w:p w14:paraId="51F0B3BA" w14:textId="77777777" w:rsidR="00AE12BC" w:rsidRPr="00C13D0B" w:rsidRDefault="006957D7" w:rsidP="00C13D0B">
+    <w:p w14:paraId="6613E4C8" w14:textId="5BB8D574" w:rsidR="00A47D6D" w:rsidRPr="00E8683C" w:rsidRDefault="00186637" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-        <w:t>Estrategia y Gestión Universitaria</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificamos, por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>meio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>deste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documento, que o artigo intitulado</w:t>
+      </w:r>
+      <w:r w:rsidR="00847840">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847840">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserir título do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00847840">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artigo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>submetido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>avaliação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>possível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>publicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Strategy and University Management (ISSN 2309-8333, RNPS 2411), é </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>trabalho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original.</w:t>
+      </w:r>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>trabalho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>autoria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exclusiva do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>remetente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicado anteriormente (em formato </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>impresso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>eletrônico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> está </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>atualmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>sob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>consideração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>publicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> será </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>submetido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>publicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>enquanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>estiver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>avaliação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela revista. Este artigo atende a todos os requisitos das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>diretrizes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para autores e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infringe os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>direitos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>autorais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>terceiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>conceitos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>opiniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>expressos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>artigos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicados, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>bem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>qualquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uso que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>terceiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>possam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>fazer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deles, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>são</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>responsabilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0062764B" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exclusiva dos autores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2BC25C" w14:textId="77777777" w:rsidR="00FE491A" w:rsidRPr="00C13D0B" w:rsidRDefault="006957D7" w:rsidP="00C13D0B">
+    <w:p w14:paraId="243CB58F" w14:textId="77777777" w:rsidR="00186637" w:rsidRPr="00E8683C" w:rsidRDefault="00186637" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BCC0A75" w14:textId="5BBD7270" w:rsidR="00075206" w:rsidRPr="00C13D0B" w:rsidRDefault="006957D7" w:rsidP="00C13D0B">
+    <w:p w14:paraId="480DEDD0" w14:textId="77777777" w:rsidR="00C13D0B" w:rsidRDefault="0062764B" w:rsidP="00C767C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>submeter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este artigo e, caso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aceito para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>publicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, concedemos à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Universidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Ciego de Ávila Máximo Gómez Báez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>licença</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Creative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Atribuição-NãoComercial-CompartilhaIgual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00465071" w:rsidRPr="0025059D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="es-ES"/>
+          </w:rPr>
+          <w:t>por-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00465071" w:rsidRPr="0025059D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="es-ES"/>
+          </w:rPr>
+          <w:t>nc</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00465071" w:rsidRPr="0025059D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="es-ES"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00465071" w:rsidRPr="0025059D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="es-ES"/>
+          </w:rPr>
+          <w:t>sa</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permite o uso comercial da obra original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>quaisquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obras derivadas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Além</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>disso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>distribuição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>dessas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obras derivadas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>sujeita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à mesma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>licença</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da obra original. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Ademais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, aceitamos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...11 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concordamos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00943FF4" w:rsidRPr="00C13D0B">
-[...5 lines deleted...]
-        <w:t>Máximo Gómez Báez</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>quaisquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>modificações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>considerações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>feitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela equipe editorial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manuscrito, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vez que este entre no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>produção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>diagramação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>publicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465071" w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB9E578" w14:textId="77777777" w:rsidR="00FE491A" w:rsidRPr="00C13D0B" w:rsidRDefault="00857019" w:rsidP="00C13D0B">
+    <w:p w14:paraId="59692D9C" w14:textId="77777777" w:rsidR="00E8683C" w:rsidRPr="00E8683C" w:rsidRDefault="00E8683C" w:rsidP="00C767C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA52AEC" w14:textId="77777777" w:rsidR="00C85037" w:rsidRPr="00C13D0B" w:rsidRDefault="00C85037" w:rsidP="00C13D0B">
-[...10 lines deleted...]
-    <w:p w14:paraId="2B3FE69C" w14:textId="77777777" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+    <w:p w14:paraId="3307ACD6" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00E8683C" w:rsidP="00C13D0B">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...54 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Opcional) Sugerimos os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>seguintes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF7DE6">
-[...668 lines deleted...]
-        <w:t xml:space="preserve"> dos autores.</w:t>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nomes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>potenciais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revisores do artigo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7EBA93" w14:textId="77777777" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+    <w:p w14:paraId="487E6E8D" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...723 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9354" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w14:paraId="6F0A5164" w14:textId="77777777" w:rsidTr="00BB6192">
+      <w:tr w:rsidR="00BB6192" w:rsidRPr="00E8683C" w14:paraId="48C20FA9" w14:textId="77777777" w:rsidTr="0025059D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4854D6C9" w14:textId="170F2DBC" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="3563E4C6" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79C0C099" w14:textId="6D16AF98" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="544C59B1" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72A996C7" w14:textId="2BF92714" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="1019CC5F" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w14:paraId="66A2D1C5" w14:textId="77777777" w:rsidTr="00BB6192">
+      <w:tr w:rsidR="00BB6192" w:rsidRPr="00E8683C" w14:paraId="147C1C55" w14:textId="77777777" w:rsidTr="0025059D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79E16854" w14:textId="6FCBBCCC" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="57DF943E" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Instituição</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="576C5A39" w14:textId="3CDF7C09" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="37470429" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Instituição</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72CE1259" w14:textId="598D8756" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="3A77797A" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Instituição</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w14:paraId="0E17A244" w14:textId="77777777" w:rsidTr="00BB6192">
+      <w:tr w:rsidR="00BB6192" w:rsidRPr="00E8683C" w14:paraId="61F4825F" w14:textId="77777777" w:rsidTr="0025059D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F567312" w14:textId="64086F81" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="7857A8A4" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>correspondência</w:t>
+              <w:t>E-mail</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="028940BA" w14:textId="5706DB68" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="55ED8B85" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>correspondência</w:t>
+              <w:t>E-mail</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6684C21C" w14:textId="4C1375DC" w:rsidR="00BF7DE6" w:rsidRPr="00BF7DE6" w:rsidRDefault="00BF7DE6" w:rsidP="00BF7DE6">
+          <w:p w14:paraId="150E558B" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00E8683C" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF7DE6">
+            <w:r w:rsidRPr="00E8683C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>correspondência</w:t>
+              <w:t>E-mail</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BB8B902" w14:textId="77777777" w:rsidR="00BB6192" w:rsidRPr="00C13D0B" w:rsidRDefault="00BB6192" w:rsidP="00C13D0B">
+    <w:p w14:paraId="7C3A5E49" w14:textId="77777777" w:rsidR="00E63DF4" w:rsidRPr="00E8683C" w:rsidRDefault="00E63DF4" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="389E654F" w14:textId="77777777" w:rsidR="00E63DF4" w:rsidRPr="00C13D0B" w:rsidRDefault="00E63DF4" w:rsidP="00C13D0B">
+    <w:p w14:paraId="6640064F" w14:textId="77777777" w:rsidR="00C908F5" w:rsidRPr="0025059D" w:rsidRDefault="00D43DE8" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cordialmente,</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FA14A89" w14:textId="65A47C3F" w:rsidR="00C908F5" w:rsidRPr="00C13D0B" w:rsidRDefault="00BF7DE6" w:rsidP="00C13D0B">
+    <w:p w14:paraId="413F0534" w14:textId="77777777" w:rsidR="00C85037" w:rsidRPr="0025059D" w:rsidRDefault="00C85037" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="59B54482" w14:textId="77777777" w:rsidR="00C908F5" w:rsidRPr="00C13D0B" w:rsidRDefault="00C908F5" w:rsidP="00C13D0B">
+    <w:p w14:paraId="29B76313" w14:textId="77777777" w:rsidR="00C85037" w:rsidRPr="0025059D" w:rsidRDefault="00A47D6D" w:rsidP="00847840">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sobrenome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>remetente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Autor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>correspondente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>): _____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6098CE" w14:textId="77777777" w:rsidR="00EB7883" w:rsidRPr="0025059D" w:rsidRDefault="00EB7883" w:rsidP="00847840">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cartão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>identidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DNI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> número de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>identificação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D30CEC" w14:textId="77777777" w:rsidR="00EB7883" w:rsidRPr="00E8683C" w:rsidRDefault="00EB7883" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A1207CB" w14:textId="77777777" w:rsidR="00C85037" w:rsidRPr="00C13D0B" w:rsidRDefault="00C85037" w:rsidP="00C13D0B">
+    <w:p w14:paraId="12A39DC4" w14:textId="77777777" w:rsidR="00083499" w:rsidRPr="00E8683C" w:rsidRDefault="00083499" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E8683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="40C1C50C" w14:textId="77777777" w:rsidR="00083499" w:rsidRPr="00C13D0B" w:rsidRDefault="00083499" w:rsidP="00C13D0B">
+    <w:p w14:paraId="29E82E7D" w14:textId="77777777" w:rsidR="00E8683C" w:rsidRDefault="00E8683C" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B13014" w14:textId="77777777" w:rsidR="00C85037" w:rsidRPr="00C13D0B" w:rsidRDefault="00C85037" w:rsidP="00C13D0B">
+    <w:p w14:paraId="4B4C336C" w14:textId="77777777" w:rsidR="00083499" w:rsidRPr="0025059D" w:rsidRDefault="00AB293D" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Assinatura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025059D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: ____________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C8E5D7B" w14:textId="14AC3486" w:rsidR="00C85037" w:rsidRPr="00C13D0B" w:rsidRDefault="00BF7DE6" w:rsidP="00C13D0B">
+    <w:p w14:paraId="455D910C" w14:textId="77777777" w:rsidR="00083499" w:rsidRPr="00E8683C" w:rsidRDefault="00083499" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...72 lines deleted...]
-      </w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CA53F4D" w14:textId="10C74687" w:rsidR="00EB7883" w:rsidRPr="00C13D0B" w:rsidRDefault="00BF7DE6" w:rsidP="00C13D0B">
+    <w:p w14:paraId="319258E5" w14:textId="77777777" w:rsidR="00083499" w:rsidRPr="00E8683C" w:rsidRDefault="00083499" w:rsidP="00C13D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...37 lines deleted...]
-      </w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7A647B" w14:textId="77777777" w:rsidR="00EB7883" w:rsidRPr="00C13D0B" w:rsidRDefault="00EB7883" w:rsidP="00C13D0B">
-[...94 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00083499" w:rsidRPr="00E8683C" w:rsidSect="00491EC4">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EF4C3B9" w14:textId="77777777" w:rsidR="00161A0C" w:rsidRDefault="00161A0C" w:rsidP="00E63DF4">
+    <w:p w14:paraId="3AF94ABB" w14:textId="77777777" w:rsidR="006A6F5B" w:rsidRDefault="006A6F5B" w:rsidP="00E63DF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C5DB010" w14:textId="77777777" w:rsidR="00161A0C" w:rsidRDefault="00161A0C" w:rsidP="00E63DF4">
+    <w:p w14:paraId="17FF2BAD" w14:textId="77777777" w:rsidR="006A6F5B" w:rsidRDefault="006A6F5B" w:rsidP="00E63DF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2442,294 +3255,363 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4877729F" w14:textId="77777777" w:rsidR="00E8683C" w:rsidRDefault="00E8683C">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36CAA21A" wp14:editId="16B98090">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-884527</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-216507</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7769225" cy="918231"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Imagen 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 115"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7828725" cy="925263"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="686D2E00" w14:textId="77777777" w:rsidR="00161A0C" w:rsidRDefault="00161A0C" w:rsidP="00E63DF4">
+    <w:p w14:paraId="40059D6F" w14:textId="77777777" w:rsidR="006A6F5B" w:rsidRDefault="006A6F5B" w:rsidP="00E63DF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="471AFEF6" w14:textId="77777777" w:rsidR="00161A0C" w:rsidRDefault="00161A0C" w:rsidP="00E63DF4">
+    <w:p w14:paraId="63935622" w14:textId="77777777" w:rsidR="006A6F5B" w:rsidRDefault="006A6F5B" w:rsidP="00E63DF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4899" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9216"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006957D7" w:rsidRPr="00491EC4" w14:paraId="42054733" w14:textId="77777777" w:rsidTr="006957D7">
+    <w:tr w:rsidR="006957D7" w:rsidRPr="00491EC4" w14:paraId="24BE68CE" w14:textId="77777777" w:rsidTr="006957D7">
       <w:trPr>
         <w:trHeight w:val="322"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="25840144" w14:textId="015C0ADA" w:rsidR="00BF7DE6" w:rsidRDefault="00AB293D" w:rsidP="00857019">
+        <w:p w14:paraId="1DD796D6" w14:textId="77777777" w:rsidR="006957D7" w:rsidRPr="00B50F02" w:rsidRDefault="006957D7" w:rsidP="00BA53B4">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B50F02">
             <w:rPr>
-              <w:noProof/>
-[...68 lines deleted...]
-            <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>CARTA DE ORIGINALIDADE</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2193E6AD" w14:textId="717EB8CA" w:rsidR="00857019" w:rsidRPr="00857019" w:rsidRDefault="00857019" w:rsidP="00857019">
+        <w:p w14:paraId="72C25832" w14:textId="6F05121D" w:rsidR="00857019" w:rsidRPr="00857019" w:rsidRDefault="00847840" w:rsidP="00857019">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B50F02">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>Estrategia y Gestión Universitaria</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006957D7" w:rsidRPr="00491EC4" w14:paraId="315786BE" w14:textId="77777777" w:rsidTr="006957D7">
+    <w:tr w:rsidR="006957D7" w:rsidRPr="00491EC4" w14:paraId="7B21C435" w14:textId="77777777" w:rsidTr="006957D7">
       <w:trPr>
         <w:trHeight w:val="321"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="5F894CE3" w14:textId="77777777" w:rsidR="006957D7" w:rsidRPr="00491EC4" w:rsidRDefault="006957D7" w:rsidP="00E63DF4">
+        <w:p w14:paraId="37C77D61" w14:textId="77777777" w:rsidR="006957D7" w:rsidRPr="00491EC4" w:rsidRDefault="006957D7" w:rsidP="00E63DF4">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006957D7" w:rsidRPr="00491EC4" w14:paraId="70A9D3F7" w14:textId="77777777" w:rsidTr="006957D7">
+    <w:tr w:rsidR="006957D7" w:rsidRPr="00491EC4" w14:paraId="63131E21" w14:textId="77777777" w:rsidTr="006957D7">
       <w:trPr>
         <w:trHeight w:val="321"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="05D8FE8B" w14:textId="77777777" w:rsidR="006957D7" w:rsidRPr="00491EC4" w:rsidRDefault="006957D7" w:rsidP="00E63DF4">
+        <w:p w14:paraId="59711A84" w14:textId="77777777" w:rsidR="006957D7" w:rsidRPr="00491EC4" w:rsidRDefault="006957D7" w:rsidP="00E63DF4">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3E3590C9" w14:textId="77777777" w:rsidR="00E63DF4" w:rsidRDefault="00E63DF4" w:rsidP="00491EC4">
+  <w:p w14:paraId="6F77D292" w14:textId="77777777" w:rsidR="00E63DF4" w:rsidRDefault="00E8683C" w:rsidP="00491EC4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
+    <w:r w:rsidRPr="006918D7">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41B7CC96" wp14:editId="433080D1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4704715</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-660648</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2098040" cy="802640"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="27" name="Imagen 27" descr="Revistas.UNICA"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3" descr="Revistas.UNICA"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2098040" cy="802640"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036735C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE9C20A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -3337,211 +4219,218 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE491A"/>
     <w:rsid w:val="0002590B"/>
     <w:rsid w:val="00070738"/>
     <w:rsid w:val="00075206"/>
     <w:rsid w:val="00083499"/>
+    <w:rsid w:val="0009780B"/>
     <w:rsid w:val="000D19E4"/>
     <w:rsid w:val="00150F91"/>
-    <w:rsid w:val="00161A0C"/>
     <w:rsid w:val="00175579"/>
     <w:rsid w:val="00186637"/>
     <w:rsid w:val="001D2722"/>
     <w:rsid w:val="001D646A"/>
     <w:rsid w:val="00202E4A"/>
+    <w:rsid w:val="0025059D"/>
     <w:rsid w:val="00264D89"/>
     <w:rsid w:val="002831A8"/>
     <w:rsid w:val="00293BB5"/>
     <w:rsid w:val="002B4727"/>
     <w:rsid w:val="002B6A0C"/>
     <w:rsid w:val="002D288A"/>
     <w:rsid w:val="002E4FBD"/>
     <w:rsid w:val="00355FC2"/>
     <w:rsid w:val="00374246"/>
     <w:rsid w:val="00376110"/>
     <w:rsid w:val="00393725"/>
     <w:rsid w:val="003A098F"/>
     <w:rsid w:val="003D4BF5"/>
     <w:rsid w:val="003F095D"/>
     <w:rsid w:val="0043161C"/>
     <w:rsid w:val="004415BD"/>
     <w:rsid w:val="00452726"/>
     <w:rsid w:val="0046237D"/>
     <w:rsid w:val="00465071"/>
     <w:rsid w:val="00490726"/>
     <w:rsid w:val="00491EC4"/>
     <w:rsid w:val="004A5572"/>
     <w:rsid w:val="004C0A54"/>
     <w:rsid w:val="0050138C"/>
     <w:rsid w:val="00537811"/>
     <w:rsid w:val="00561B04"/>
     <w:rsid w:val="00590071"/>
     <w:rsid w:val="005C2676"/>
+    <w:rsid w:val="005E1A2D"/>
     <w:rsid w:val="0062764B"/>
     <w:rsid w:val="00650D03"/>
     <w:rsid w:val="006957D7"/>
+    <w:rsid w:val="006A6F5B"/>
     <w:rsid w:val="006B733D"/>
     <w:rsid w:val="006B7C32"/>
     <w:rsid w:val="007163F2"/>
     <w:rsid w:val="0072099F"/>
     <w:rsid w:val="00725CCA"/>
     <w:rsid w:val="00732574"/>
     <w:rsid w:val="00736159"/>
     <w:rsid w:val="00752277"/>
     <w:rsid w:val="0078115F"/>
     <w:rsid w:val="007C7771"/>
     <w:rsid w:val="007F0764"/>
     <w:rsid w:val="00822F07"/>
     <w:rsid w:val="00835EC7"/>
     <w:rsid w:val="008375D3"/>
     <w:rsid w:val="00846BD2"/>
+    <w:rsid w:val="00847840"/>
     <w:rsid w:val="00857019"/>
     <w:rsid w:val="00860153"/>
+    <w:rsid w:val="00862BB6"/>
     <w:rsid w:val="0088607F"/>
     <w:rsid w:val="008D0082"/>
     <w:rsid w:val="008D5024"/>
     <w:rsid w:val="008D7BFA"/>
     <w:rsid w:val="00943FF4"/>
     <w:rsid w:val="00985C64"/>
     <w:rsid w:val="00987E20"/>
     <w:rsid w:val="009D16A8"/>
     <w:rsid w:val="009F7E9E"/>
     <w:rsid w:val="00A03664"/>
     <w:rsid w:val="00A24056"/>
     <w:rsid w:val="00A24BC8"/>
     <w:rsid w:val="00A47D6D"/>
     <w:rsid w:val="00A96685"/>
     <w:rsid w:val="00AB293D"/>
     <w:rsid w:val="00AD5DC8"/>
     <w:rsid w:val="00AE12BC"/>
     <w:rsid w:val="00AE173E"/>
     <w:rsid w:val="00AF3FAE"/>
     <w:rsid w:val="00AF5B7C"/>
     <w:rsid w:val="00B05BA2"/>
     <w:rsid w:val="00B0609D"/>
     <w:rsid w:val="00B50F02"/>
+    <w:rsid w:val="00B7712E"/>
     <w:rsid w:val="00B865E7"/>
     <w:rsid w:val="00BA53B4"/>
     <w:rsid w:val="00BB6192"/>
     <w:rsid w:val="00BE4B54"/>
-    <w:rsid w:val="00BF7DE6"/>
     <w:rsid w:val="00C13D0B"/>
     <w:rsid w:val="00C13FD2"/>
     <w:rsid w:val="00C510CA"/>
     <w:rsid w:val="00C767C3"/>
     <w:rsid w:val="00C85037"/>
     <w:rsid w:val="00C908F5"/>
     <w:rsid w:val="00D43DE8"/>
     <w:rsid w:val="00D56281"/>
     <w:rsid w:val="00D9753A"/>
     <w:rsid w:val="00DA0D5B"/>
     <w:rsid w:val="00DB3743"/>
     <w:rsid w:val="00DC19EE"/>
     <w:rsid w:val="00E62D22"/>
     <w:rsid w:val="00E63DF4"/>
     <w:rsid w:val="00E83CE7"/>
+    <w:rsid w:val="00E8683C"/>
     <w:rsid w:val="00EB7883"/>
     <w:rsid w:val="00EE1642"/>
     <w:rsid w:val="00F364A6"/>
     <w:rsid w:val="00FE491A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C9E0972"/>
+  <w14:docId w14:val="10C25EC6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F768C832-C541-4CCF-AE40-E627CF6C3D19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4217,77 +5106,93 @@
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E63DF4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E63DF4"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0025059D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1477600235">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/deed.es" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4532,69 +5437,53 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3204D9CD-4A8E-4526-9589-EFE25E12C9FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>299</Words>
-  <Characters>1649</Characters>
+  <Words>321</Words>
+  <Characters>1771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1945</CharactersWithSpaces>
+  <CharactersWithSpaces>2088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Manuel Oviedo Velez</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>