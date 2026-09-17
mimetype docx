--- v0 (2025-10-11)
+++ v1 (2026-09-17)
@@ -1,2620 +1,2252 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="445D0664" w14:textId="60587DAB" w:rsidR="00357273" w:rsidRDefault="00357273"/>
-    <w:p w14:paraId="3FCB024B" w14:textId="6C8F12FF" w:rsidR="00357273" w:rsidRPr="002D1DAF" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="1E042E74" w14:textId="3800B3B7" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4252"/>
           <w:tab w:val="right" w:pos="8504"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="es-CU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk208933538"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3DDBC64C" wp14:editId="335328AD">
+          <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="05A65A96" wp14:editId="59EDD1CE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>124460</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>526415</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1192530" cy="479425"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Imagen 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagen 28"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId7"/>
                     <a:srcRect l="-23" t="-58" r="-23" b="-58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1192530" cy="479425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002D1DAF">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:b/>
           <w:color w:val="000099"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6671">
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategia y </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000099"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:lang w:val="es-CU"/>
         </w:rPr>
+        <w:t>Gestión Universitaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
         <w:t xml:space="preserve">, ISSN: 2309-8333, RNPS: 2411 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1DAF">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:lang w:val="es-CU"/>
         </w:rPr>
         <w:t>xxxx-xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1DAF">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:lang w:val="es-CU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023, XX (X), XX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A23DA86" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="2176ECE3" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scientific and technological research article</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C833A5E" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="00357273">
+    <w:p w14:paraId="6A6A84A6" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00085708">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5163135F" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="136FB963" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The title with a maximum of 18 words</w:t>
+        <w:t>The title should have a maximum of 18 words.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EAFAA7" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="4027BFB7" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title translated into English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319EBC06" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="4FF2A486" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title translated into Portuguese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A0067A" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="2A9E88BD" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>First author1, Second author2, T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D1770">
+        <w:t>First author1, Second author2, Third author3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF08F42" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00085708">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>hird author3</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6325370E" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="00357273">
+    <w:p w14:paraId="0DB48D3A" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1Institution, city, country, ORCID code (https://orcid.org/0000-0000-0000-0000), email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629AB107" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2Institution, city, country, ORCID code (https://orcid.org/0000-0000-0000-0000), email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638633E8" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3Institution, city, country, ORCID code (https://orcid.org/0000-0000-0000-0000), email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E82275F" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00085708">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25BE11E4" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
-[...70 lines deleted...]
-    <w:p w14:paraId="34D1B94E" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="522D240E" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Maximum up to 5 authors</w:t>
+        <w:t>Maximum of 5 authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBEB881" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="28CCFDEF" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Received: xx/xx/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Accepted</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: xx/xx/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Published: xx/xx/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6BB91E87" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="5B36934A" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>How to cite this article in APA standards: Please leave this space blank</w:t>
+        <w:t>How to cite this article in APA style: Please leave this space blank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D51003" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="00357273">
+    <w:p w14:paraId="57BD5313" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00085708">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03D41D62" w14:textId="62E05F6D" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1770">
+    <w:p w14:paraId="1528EDE6" w14:textId="0BA8C647" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B77E75B" w14:textId="7B9513AA" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="5E3B5CE8" w14:textId="0BD2E61F" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction:</w:t>
       </w:r>
-      <w:r w:rsidR="002D1770">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D1770">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rief introductory context on the topic. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Objective:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D1770">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002D1770">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egin the manuscript's objective with the infinitive in the present tense. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Method:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D1770">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="002D1770">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escribe the methodology used (type of study, approach, or paradigm employed) and how the research was conducted. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Results:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D1770">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="002D1770">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riefly present the main result of the research. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conclusion:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D1770">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">art of the summary, and write in lowercase after the colon.  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>oncisely present the main finding derived from the research study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F37516" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="26680DA5" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00085708">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+    </w:p>
+    <w:p w14:paraId="00E032DC" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A good abstract is accurate and coherent. It should be written in a single paragraph of no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>more than 200 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To facilitate the work of referees and reviewers, you should verify </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Keywords:</w:t>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">that all parts of the abstract are complete. Do not omit any explicit information from each section of the abstract, and use lowercase letters after the colon.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33DF9D8B" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="340BD313" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00085708">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Abstract</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="24AB9B17" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="44AD5FBD" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Include 3 to 5 keywords, separated by commas and in lowercase, ensuring they are included in the title or abstract. These keywords should be selected from various thesauri (UNESCO, ERIC, etc.), listed in alphabetical order, and left unfinished.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk208931835"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="666980AB" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="131A1196" w14:textId="77777777" w:rsidR="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Keywords:</w:t>
-[...23 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="787A0C9D" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="4A3EA0DA" w14:textId="4520B705" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Summary</w:t>
+        <w:t>The abstract must subsequently be translated into Spanish and Brazilian Portuguese.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D42E3D5" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
-[...21 lines deleted...]
-    <w:p w14:paraId="0A2B6BE0" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="00357273">
+    <w:p w14:paraId="09DE2032" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00085708">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk81059379"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk81059379"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="3ED62FD7" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="2985C3B4" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F61F2D" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="0BB1AA4F" w14:textId="6A216801" w:rsidR="00085708" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>This section should contain: statements about the field of research, offering as yet unknown research foundations; elements that indicate the need for greater knowledge about the issue; components that outline the scope, purposes, and objectives of the res</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">earch. It should also present elements that provide a positive assessment or adequate justification for conducting the </w:t>
+        <w:t xml:space="preserve">This section should include: statements about the field of research; information on previously unknown research foundations; elements indicating the need for greater knowledge about the problem; and components outlining the scope, purposes, and objectives of the research. Additionally, it should present elements that provide a positive evaluation or adequate justification for conducting the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>study.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
-[...5 lines deleted...]
-        <w:t>Form</w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Write</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D1770">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the entire literature review, according </w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paragraphs of 7 to 10 lines for better readability and avoid single-sentence paragraphs. In this section, the writing refers to the entire literature review, according </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
-[...5 lines deleted...]
-        <w:t>APA</w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>According</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Hlk145866845"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to APA 7th edition, past tense or past perfect tense should be used when referring to an element described by a researcher. It is recommended to always use the past perfect tense.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk145866845"/>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="30BE5F4D" w14:textId="21205A5E" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="1E9FD744" w14:textId="77777777" w:rsidR="00B95467" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
-[...79 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="125AE4B8" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="39DF4AFA" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Results and discussion</w:t>
+        <w:t>Materials and methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44050EDB" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="464C2E17" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Write the theoretical and methodological foundations of the topic addressed; the methods and techniques used to gather information; the type of study; the approach or paradigm employed; and describe how the study was conducted. In this section, describe the materials and methods used, according </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>APA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7th edition must correspond to the past tense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7390F6F4" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Results and discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5EDD3D" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Present the most important findings of the </w:t>
+        <w:t xml:space="preserve">To present the most important findings of the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>research,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> writing in this section is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
-[...5 lines deleted...]
-        <w:t>the</w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Results</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> results and the discussion in the present tense. The results can be presented in text form, accompanied by tables or </w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are presented in the past tense, and the discussion in the present tense. Results can be presented in text form, accompanied by tables or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>figures.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk120033293"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:bookmarkStart w:id="4" w:name="_Hlk120033293"/>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Tables</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">ative impact if the article is to be translated into other languages. Therefore, if this violation is committed, the figure will be eliminated from the layout </w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and figures should not be pasted; they should preferably be created directly in Word following APA 7th edition guidelines (they must be fully editable). If it is a photograph, it must be of sufficient quality to clearly distinguish the visual content. The photograph should not contain any text, as it cannot be edited, and this will negatively impact the article if it is translated into other languages. Therefore, if this occurs, the figure will be removed during the layout </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>process.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk76565498"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk76565498"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk76565602"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk145866898"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> addition, all figures you include in your article must be translated into English at t</w:t>
-[...7 lines deleted...]
-        <w:t>he end of the document.</w:t>
+        <w:t xml:space="preserve"> addition, all figures included in the article must be submitted translated into English at the end of the document.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="1117C140" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="215A2489" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
-[...11 lines deleted...]
-        <w:t>of the different outputs obtained. Application of statistical analysis when appropriate. Application of qualitative analysis when appropriate.</w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Presentation of the results obtained in various formats, but always in summary form, that is, avoiding raw data. Presentation may include tables, statistics, graphs, narratives, and diagrams. An analytical or explanatory description of the nature of the different outputs obtained may be provided. Statistical analysis may be applied where appropriate. Qualitative analysis may be applied where appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="575D77FC" w14:textId="7D2EC583" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="1A38582A" w14:textId="1944804E" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">Include in each table and figure at the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>bottom</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> word Source, and if </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>necessary</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="002D1770">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note.</w:t>
       </w:r>
-      <w:r w:rsidR="002D1770">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Also, write the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
-[...13 lines deleted...]
-        <w:t>tion</w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
-[...39 lines deleted...]
-        <w:t>relevant and pertinent information from the research. The results are not repeated in the discussion; they are analyzed and compared.</w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interpreting the results presented, the data should be easily identifiable in the figure or table. If the data are quantitative and include percentages, they should be numerical with the percent symbol, accompanied by the corresponding absolute value in parentheses. Subsequently, the discussion should highlight the comparison of the results obtained with other similar studies. You, as the author, interpret the information, not the reader; therefore, the data you present must be clear, containing only relevant and pertinent information from the research. The discussion should not repeat the results, but rather analyze and compare them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D0E02E" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="7F86003E" w14:textId="77777777" w:rsidR="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+    </w:p>
+    <w:p w14:paraId="7E9B062A" w14:textId="73FB01EE" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6335122F" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="1C488155" w14:textId="52C4433B" w:rsidR="00085708" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">something more than the data, and they seek to highlight the main contribution of the research. This section according to </w:t>
+        <w:t xml:space="preserve">They are written based on the results obtained and their analysis, taking into consideration both the theoretical framework and the objectives. They must be structured around more than just the data and seek to highlight the main contribution of the research. This section, according to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>APA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
-[...13 lines deleted...]
-        <w:t>en in the present tense.</w:t>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7th edition, must be written in the present tense.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06078E3D" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6AE8629F" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="4E542040" w14:textId="77777777" w:rsidR="00B95467" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk81060057"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="701C4AE5" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="249647F6" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3453770B" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
-[...95 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk81060057"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk76565981"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Use APA 7th edition style. If you are not using a bibliographic manager, ensure that all citations in the text appear in the reference list, and that all references in the list are cited within the paragraphs. Do not separate sources from the internet, books, or other media. Use a hanging indent of 1.27 cm.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk81060110"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:p w14:paraId="08722B01" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="010AB033" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cite authors within paragraphs and add your own reflections to avoid high similarity percentages, as the journal accepts up to 10%. Any document exceeding a 30% similarity index, as determined by Turnitin, will be automatically rejected. Use primary sources, preferably scientific articles from journals indexed in search engines and databases such as Scopus, Web of Science, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>SciELO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Redalyc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Dialnet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>, and DOAJ, among others, in Spanish, English, and Portuguese.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk145927900"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk208859577"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk145927883"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk208859203"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk81059869"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="121647C8" w14:textId="3D5E55DA" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Preferably, all references should include a link for verification; if not possible, at </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002D1770">
+        <w:t>Preferably</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>least</w:t>
-[...56 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t>All references must include a link for verification; if this is not possible, at least</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90% of the references cited in the manuscript must have a searchable link to facilitate access. Verify that the links open without errors. If they have a DOI, include it as a link; the DOI replaces the standard URL. Of that 90%, at least 75% must be from the last three years. Submit a minimum of 30 references. The journal values ​​reliable citations with DOIs, the researcher's original contribution, and a low degree of similarity. References and citations from theses, conferences, events, and other documents not indexed in databases are not accepted. Ministerial laws, resolutions, regulations, and other legislative documents must be cited and referenced according to APA 7th edition guidelines, and any available links must be correctly added. Finally, the article </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>must be a minimum of 4,000 words and a maximum of 7,500 words, from the introduction to the conclusions.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk208859486"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk145927989"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk85628331"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk76567296"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:p w14:paraId="5A00044A" w14:textId="2F6166C4" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="7BCC806C" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:bookmarkStart w:id="20" w:name="_Hlk208859670"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">You must send three documents (article, letter of originality, and AI usage form) to the journal's email and upload them to </w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t>You must send three documents (article, letter of originality and AI use form) to the journal's email and upload them to the OJS, all available in the documents section of the journal's top menu.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="4DB177C1" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="6F67A07C" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>About the author Main</w:t>
+        <w:t>About the Main Author</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67874EB7" w14:textId="0CB59FE2" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="7584B732" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Write a short paragraph of 4 to 6 lines, with your academic and professional history, first mentioning your highest level of study, such as a do</w:t>
-[...8 lines deleted...]
-        <w:t>ctorate, master's degree, or bachelor's degree; write the university or institution, as applicable, in addition to your research experience.</w:t>
+        <w:t>Write a short paragraph of 4 to 6 lines, your university and professional academic history, mentioning first the highest level of study such as doctorate, master's, bachelor's, write the university or institution, as the case may be, in addition to your research experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE3A89B" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="7F74E6A1" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Declaration of interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C83240" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="42C0BD3A" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>He declares that he has no conflict of interest that could have influenced the results o</w:t>
-[...8 lines deleted...]
-        <w:t>btained or the interpretations proposed.</w:t>
+        <w:t>He declares that he has no conflict of interest that may have influenced the results obtained or the interpretations proposed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3CA954" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="772834F5" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Declaration of authorial responsibility</w:t>
+        <w:t>Author's statement of responsibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7538BA74" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="5C848181" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each author must have a first and last name. The roles you declare must correspond to the </w:t>
+        <w:t xml:space="preserve">Each author must provide their first and last name. The roles they declare must correspond to the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Taxonomy specified in the Author Guidelines. An example is provided below:</w:t>
+        <w:t xml:space="preserve"> Taxonomy specified in the Author Guidelines. An example follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C55E429" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="62691E48" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Aut</w:t>
-[...17 lines deleted...]
-        <w:t>ting.</w:t>
+        <w:t>Author 1: Conceptualization, Data Curation, Formal Analysis, Fundraising, Research, Methodology, Project Management, Resources, Software, Supervision, Validation/Verification, Visualization, Original Draft, and Writing, Reviewing and Editing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261EC1A7" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="75BBA9FD" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Apply to each author the contribution as carried out.</w:t>
+        <w:t>Apply to each author the contribution according to what has been carried out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F7E575" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="3B753616" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Corresponding author:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352A7F6A" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="1AA8C87B" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Financing:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A66CB0B" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="56E33555" w14:textId="7CA2A7DE" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Acknowledgments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14882E0E" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
-[...19 lines deleted...]
-    <w:p w14:paraId="475B8662" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="6581E354" w14:textId="77777777" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk160481448"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:bookmarkStart w:id="21" w:name="_Hlk160481448"/>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>License:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3F3964" w14:textId="2DEBA6C8" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="002D1DAF">
+    <w:p w14:paraId="5382DA1C" w14:textId="070EE883" w:rsidR="00085708" w:rsidRPr="00B95467" w:rsidRDefault="00B95467" w:rsidP="00B95467">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">The articles in the journal </w:t>
+        <w:t xml:space="preserve">The articles from the journal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Estrategia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Gestión</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Universitaria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (University Strategy and Management) belonging to the University of Ciego de Ávila </w:t>
+        <w:t xml:space="preserve">, belonging to the University of Ciego de Ávila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Máximo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gómez </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Báez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D1770">
+      <w:r w:rsidRPr="00B95467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are shared under the terms of the license: </w:t>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="002D1770">
+        <w:t xml:space="preserve">, are shared under the terms of the license:               </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:bookmarkStart w:id="22" w:name="_Hlk160481475"/>
+        <w:r w:rsidRPr="00B95467">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:lang w:val="en-US" w:eastAsia="es-GT"/>
           </w:rPr>
           <w:t>CC BY-NC-SA 4.0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk160493704"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="1D89785D" w14:textId="77777777" w:rsidR="00357273" w:rsidRPr="002D1770" w:rsidRDefault="00357273">
-[...43 lines deleted...]
-    <w:sectPr w:rsidR="00357273" w:rsidRPr="002D1770">
+    <w:sectPr w:rsidR="00085708" w:rsidRPr="00B95467">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="53911497" w14:textId="77777777" w:rsidR="00B67ED9" w:rsidRDefault="00B67ED9" w:rsidP="00B76E76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="60467F29" w14:textId="77777777" w:rsidR="00B67ED9" w:rsidRDefault="00B67ED9" w:rsidP="00B76E76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Noto Serif CJK SC">
@@ -2701,56 +2333,81 @@
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1BDCF9D2" w14:textId="77777777" w:rsidR="00B67ED9" w:rsidRDefault="00B67ED9" w:rsidP="00B76E76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="58A39A8F" w14:textId="77777777" w:rsidR="00B67ED9" w:rsidRDefault="00B67ED9" w:rsidP="00B76E76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6A585E"/>
+    <w:nsid w:val="02A34563"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C25A7210"/>
+    <w:tmpl w:val="4E625816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -2830,53 +2487,114 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="261F2F28"/>
+    <w:nsid w:val="40C20A99"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9A64828C"/>
+    <w:tmpl w:val="71427D74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="es-MX"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F406B4E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BDBA0ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listaconvietas"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -2894,102 +2612,118 @@
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00357273"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00357273"/>
+    <w:rsidRoot w:val="00085708"/>
+    <w:rsid w:val="00085708"/>
+    <w:rsid w:val="00B67ED9"/>
+    <w:rsid w:val="00B76E76"/>
+    <w:rsid w:val="00B95467"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="056A1C8F"/>
-  <w15:docId w15:val="{F544A4C6-AE00-403E-8D9C-4AE6E454CED3}"/>
+  <w14:docId w14:val="6BFE6A48"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Liberation Serif" w:cs="Lohit Devanagari"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4703,50 +4437,72 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num41z8">
     <w:name w:val="WW8Num41z8"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z0">
     <w:name w:val="WW8Num42z0"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z1">
     <w:name w:val="WW8Num42z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z3">
     <w:name w:val="WW8Num42z3"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z0">
+    <w:name w:val="WW8Num43z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z1">
+    <w:name w:val="WW8Num43z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z2">
+    <w:name w:val="WW8Num43z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7579,59 +7335,135 @@
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num37">
     <w:name w:val="WW8Num37"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num38">
     <w:name w:val="WW8Num38"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num39">
     <w:name w:val="WW8Num39"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num40">
     <w:name w:val="WW8Num40"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num41">
     <w:name w:val="WW8Num41"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num42">
     <w:name w:val="WW8Num42"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num43">
+    <w:name w:val="WW8Num43"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B95467"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B95467"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B95467"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B95467"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B95467"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7890,73 +7722,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1311</Words>
-  <Characters>7211</Characters>
+  <Words>1330</Words>
+  <Characters>7318</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8505</CharactersWithSpaces>
+  <CharactersWithSpaces>8631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>USER</dc:creator>
   <dc:description/>
   <cp:keywords> </cp:keywords>
   <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>RELIGION Y CULTURA</dc:title>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>