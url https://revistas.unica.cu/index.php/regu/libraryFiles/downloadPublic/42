--- v0 (2025-12-06)
+++ v1 (2026-09-17)
@@ -1,10461 +1,1730 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="012B12E2" w14:textId="2AC45601" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE"/>
-    <w:p w14:paraId="6C801CDA" w14:textId="6FC4E527" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="600BC54B" w14:textId="595EBEE8" w:rsidR="00570BDA" w:rsidRPr="00EC5366" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4252"/>
           <w:tab w:val="right" w:pos="8504"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="es-ES_tradnl"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk208933538"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="578A682E" wp14:editId="73CB7E61">
+          <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="43290C20" wp14:editId="18C3103A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>124460</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>526415</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1192530" cy="479425"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Imagen 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagen 28"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId7"/>
                     <a:srcRect l="-23" t="-58" r="-23" b="-58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1192530" cy="479425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk208933538"/>
-      <w:r w:rsidRPr="009E46BD">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:b/>
           <w:color w:val="000099"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6671">
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategia y </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000099"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> 2023, XX (X), XX</w:t>
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+        <w:t>Gestión Universitaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5366">
+        <w:rPr>
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+        <w:t>, ISSN: 2309-8333, RNPS: 2411 xxxx-xxxx 2023, XX (X), XX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DFB7BE" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="3E9CBEB7" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artigo de pesquisa científica </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> tecnológica</w:t>
+        <w:t>Artigo de pesquisa científica e tecnológica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6698A566" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE">
+    <w:p w14:paraId="1E4D3E9C" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090E2ECC" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="1467AF21" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">O título </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>O título deve ter no máximo 18 palavras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B65143" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>com</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no máximo 18 </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Título traduzido para o inglês</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35587419" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>palavras</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Título traduzido para o português</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C2BBB6C" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
-[...57 lines deleted...]
-    <w:p w14:paraId="44C1FFDE" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="1D6AA71F" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Primeiro</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Primeiro autor1, Segundo autor2, Terceiro autor3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9A010B" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> autor1, Segundo autor2</w:t>
-[...29 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6181C382" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE">
+    <w:p w14:paraId="7226BFFC" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1Instituição, departamento, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>cidade</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>1Instituição, cidade, país, código ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A02134" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, país, código ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2Instituição, departamento, </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>2Instituição, cidade, país, código ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4126AF11" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>cidade</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, país, código ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
+        <w:t>3Instituição, cidade, país, código ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF32084" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="0416FD97" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="493347B6" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE">
-[...8 lines deleted...]
-    <w:p w14:paraId="4F52F033" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="010B383E" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Máximo de 5 autores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD5C1A0" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="26794059" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Recebido</w:t>
-[...199 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Recebido em: xx/xx/xxxx, Aceito em: xx/xx/xxxx, Publicado em: xx/xx/xxxx</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1271DC96" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="14A6550D" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Como citar este artigo nos </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Como citar este artigo no formato APA: Por favor, deixe este espaço em branco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1993F9" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>padrões</w:t>
-[...67 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="35282894" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE">
-[...11 lines deleted...]
-    <w:p w14:paraId="60A9978C" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="0C4E9B27" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6527B145" w14:textId="3CB5F750" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="3EA2E150" w14:textId="01387A6A" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Introdução</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Introdução: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">breve introdução ao tema. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>Objetivo:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="009E46BD">
+        <w:t xml:space="preserve"> inicie o objetivo do manuscrito com o infinitivo no presente do indicativo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Objetivo:</w:t>
+        <w:t>Método:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="009E46BD">
+        <w:t xml:space="preserve"> descreva a metodologia utilizada (tipo de estudo, abordagem ou paradigma empregado) e como a pesquisa foi conduzida. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Método:</w:t>
+        <w:t>Resultados:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...143 lines deleted...]
-      <w:r w:rsidRPr="009E46BD">
+        <w:t xml:space="preserve"> apresente brevemente o principal resultado da pesquisa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Resultados:</w:t>
+        <w:t>Conclusão:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> f</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> apresente de forma concisa a principal conclusão obtida com o estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AA921B" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">ornecer </w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB3D9B1" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>um</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="009E46BD">
+        <w:t xml:space="preserve">Um bom resumo é preciso e coerente. Deve ser escrito em um único parágrafo com no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Conclusão</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E46BD">
+        <w:t>máximo 200 palavras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Para facilitar o trabalho de revisores e avaliadores, verifique se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">todas as partes do resumo estão completas. Não omita nenhuma informação explícita em cada seção do resumo e use letras minúsculas após os dois pontos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B34ADE" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364C1252" w14:textId="4B688EAD" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r</w:t>
-[...143 lines deleted...]
-      <w:r w:rsidRPr="009E46BD">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">200 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E46BD">
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Inclua de 3 a 5 palavras-chave, separadas por vírgulas e em letras minúsculas, garantindo que estejam presentes no título ou no resumo. Essas palavras-chave devem ser selecionadas de diversos tesauros (UNESCO, ERIC, etc.), listadas em ordem alfabética e deixadas incompletas.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk208931835"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="05364E74" w14:textId="77777777" w:rsidR="00EC5366" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F67AE4E" w14:textId="24B19331" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>palavras</w:t>
-[...216 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Palavras</w:t>
-[...234 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>Você deve traduzir o resumo e as palavras-chave para o espanhol e o inglês.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3008571F" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
-[...307 lines deleted...]
-    <w:p w14:paraId="123303A1" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE">
+    <w:p w14:paraId="5FFBE2DB" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk81059379"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4A1EE57E" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="5D3AE491" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Introdução</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Introdução  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5700D8" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="375F75EE" w14:textId="677A7816" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta </w:t>
-[...403 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Esta seção deve incluir: declarações sobre a área de pesquisa; informações sobre fundamentos de pesquisa previamente desconhecidos; elementos que indiquem a necessidade de maior conhecimento sobre o problema; e componentes que descrevam o escopo, os propósitos e os objetivos da pesquisa. Além disso, deve apresentar elementos que forneçam uma avaliação positiva ou justificativa adequada para a realização do estudo.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Forme parágrafos de 7 a 10 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Para melhor legibilidade, escreva parágrafos de 7 a 10 linhas e evite parágrafos com apenas uma frase. Nesta seção, o texto se refere à revisão bibliográfica completa, de acordo com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>as regras</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>linhas</w:t>
-[...390 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>De acordo com a 7ª edição das normas da APA, o pretérito perfeito ou o pretérito mais-que-perfeito devem ser usados ​​ao se referir a um elemento descrito por um pesquisador. Recomenda-se o uso do pretérito mais-que-perfeito em todos os casos.</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk145866845"/>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="3D2AEB9F" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="605DC074" w14:textId="77777777" w:rsidR="00EC5366" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...388 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="329E196A" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
-      <w:pPr>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="643BEA79" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resultados e </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Materiais e métodos</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7641CB80" w14:textId="2BDD85D7" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="699F1AF1" w14:textId="2079980E" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descreva os fundamentos teóricos e metodológicos do tema abordado; os métodos e técnicas utilizados para a coleta de informações; o tipo de estudo; a abordagem ou paradigma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>empregado; e como o estudo foi conduzido. Nesta seção, descreva os materiais e métodos utilizados, de acordo com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>as regras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>A 7ª edição das normas da APA deve corresponder ao tempo verbal passado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DA1F2F" w14:textId="77777777" w:rsidR="00EC5366" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D97A7A" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Resultados e discussão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3C5584" w14:textId="73CB2261" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Apresentar</w:t>
-[...31 lines deleted...]
-        <w:t>pesquisa,</w:t>
+        <w:t>Apresentar as principais conclusões da pesquisa,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>O texto desta seção está em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> escrita </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Os resultados são apresentados no passado e a discussão no presente. Os resultados podem ser apresentados em formato de texto, acompanhados de tabelas ou figuras.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk120033293"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>nesta</w:t>
-[...888 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Tabelas e figuras não devem ser coladas; preferencialmente, devem ser criadas diretamente no Word, seguindo as normas da 7ª edição da APA (e devem ser totalmente editáveis). Se for uma fotografia, ela deve ter qualidade suficiente para distinguir claramente o conteúdo visual. A fotografia não deve conter texto, pois não pode ser editada, e isso afetará negativamente o artigo caso seja traduzido para outros idiomas. Portanto, se isso ocorrer, a figura será removida durante o processo de formatação.</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk76565498"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk76565602"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk145866898"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...116 lines deleted...]
-        <w:t xml:space="preserve"> no final do documento.</w:t>
+      <w:r w:rsidRPr="00EC5366">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Além disso, todas as figuras incluídas no artigo devem ser submetidas traduzidas para o inglês ao final do documento.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="5528DF17" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="5EA96F76" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...324 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Apresentação dos resultados obtidos em diversos formatos, mas sempre de forma resumida, ou seja, evitando dados brutos. A apresentação pode incluir tabelas, estatísticas, gráficos, textos explicativos e diagramas. Uma descrição analítica ou explicativa da natureza dos diferentes resultados obtidos pode ser fornecida. Análises estatísticas e qualitativas podem ser aplicadas quando apropriado.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="1C035D49" w14:textId="4DE41C77" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="2525D8C9" w14:textId="5809831D" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incluir em cada </w:t>
-[...44 lines deleted...]
-        <w:t>inferior</w:t>
+        <w:t>Inclua em cada tabela e figura na parte inferior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">a palavra Fonte e, se necessário, um </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...65 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Observação.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Observação</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Escreva</w:t>
-[...31 lines deleted...]
-        <w:t>i</w:t>
+        <w:t>Além disso, escreva o i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Interpretação</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Na interpretação dos resultados apresentados, os dados devem ser facilmente identificáveis ​​na figura ou tabela. Se os dados forem quantitativos e incluírem percentagens, devem ser apresentados numericamente com o símbolo de percentagem, acompanhado do valor absoluto correspondente entre parênteses. Posteriormente, a discussão deve destacar a comparação dos resultados obtidos com outros </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dos resultados </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>estudos semelhantes. Você, como autor, interpreta a informação, não o leitor; portanto, os dados que apresenta devem ser claros, contendo apenas informações relevantes e pertinentes da pesquisa. A discussão não deve repetir os resultados, mas sim analisá-los e compará-los.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF7CD1E" w14:textId="77777777" w:rsidR="00EC5366" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>apresentados</w:t>
-[...746 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="481E6A86" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="37FA6578" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Conclusões</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="51E96893" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="1C138D41" w14:textId="6084F314" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">São escritos em </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>São redigidas com base nos resultados obtidos e em sua análise, levando em consideração tanto o referencial teórico quanto os objetivos. Devem ser estruturadas em torno de algo mais do que apenas os dados e buscar destacar a principal contribuição da pesquisa. Esta seção, de acordo com o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>regras</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>função</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>De acordo com a 7ª edição da APA, o texto deve ser escrito no presente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676E37C8" w14:textId="77777777" w:rsidR="00EC5366" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dos resultados </w:t>
-[...329 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="025DBDB3" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="351EB63A" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="61433DE3" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="7641B113" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk81060057"/>
       <w:bookmarkStart w:id="9" w:name="_Hlk76565981"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Padrões</w:t>
-[...376 lines deleted...]
-        <w:t xml:space="preserve"> de 1,27 cm.</w:t>
+        <w:t>Utilize o estilo APA, 7ª edição. Caso não esteja utilizando um gerenciador bibliográfico, certifique-se de que todas as citações no texto constem na lista de referências e que todas as referências da lista sejam citadas dentro dos parágrafos. Não separe as fontes da internet, livros ou outras mídias. Utilize um recuo francês de 1,27 cm.</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk81060110"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="6BAA20B4" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="51331638" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cite autores em parágrafos e adicione </w:t>
-[...357 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Cite os autores dentro dos parágrafos e adicione suas próprias reflexões para evitar altas porcentagens de similaridade, já que a revista aceita até 10%. Qualquer documento com índice de similaridade superior a 30%, conforme determinado pelo Turnitin, será automaticamente rejeitado. Utilize fontes primárias, preferencialmente artigos científicos de periódicos indexados em mecanismos de busca e bases de dados como Scopus, Web of Science, SciELO, Redalyc, Dialnet e DOAJ, entre outros, em espanhol, inglês e português.</w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Hlk145927900"/>
       <w:bookmarkStart w:id="12" w:name="_Hlk208859577"/>
       <w:bookmarkStart w:id="13" w:name="_Hlk145927883"/>
       <w:bookmarkStart w:id="14" w:name="_Hlk208859203"/>
       <w:bookmarkStart w:id="15" w:name="_Hlk81059869"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p w14:paraId="78B5982B" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="2FE846F9" w14:textId="30DCF434" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>preferência</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">preferencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, todas as </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Todas</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>referências</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> as referências devem incluir um link para verificação; caso isso não seja possível, pelo menos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Noventa por cento das referências citadas no manuscrito devem ter um link pesquisável para facilitar o acesso. Verifique se os links abrem sem erros. Se tiverem um </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>devem</w:t>
-[...610 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>documen</w:t>
-[...191 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>DOI, inclua-o como link; o DOI substitui a URL padrão. Desses 90%, pelo menos 75% devem ser dos últimos três anos. Submeta um mínimo de 30 referências. A revista valoriza citações confiáveis ​​com DOIs, a contribuição original do pesquisador e um baixo grau de similaridade. Referências e citações de teses, conferências, eventos e outros documentos não indexados em bases de dados não serão aceitas. Leis ministeriais, resoluções, regulamentos e outros documentos legislativos devem ser citados e referenciados de acordo com as normas da 7ª edição da APA, e quaisquer links disponíveis devem ser adicionados corretamente. Por fim, o artigo deve ter no mínimo 4.000 palavras e no máximo 7.500 palavras, da introdução às conclusões.</w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="_Hlk208859486"/>
       <w:bookmarkStart w:id="17" w:name="_Hlk145927989"/>
       <w:bookmarkStart w:id="18" w:name="_Hlk85628331"/>
       <w:bookmarkStart w:id="19" w:name="_Hlk76567296"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:p w14:paraId="0FFD8160" w14:textId="7A5397EB" w:rsidR="00E82DCE" w:rsidRPr="009E46BD" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="7CF7961F" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk208859670"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Você</w:t>
-[...240 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Hlk208859670"/>
+        <w:t>Você deve enviar três documentos (artigo, carta de originalidade e formulário de uso de IA) para o e-mail da revista e carregá-los no OJS, todos disponíveis na seção de documentos do menu superior da revista.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="0B58E797" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="41471108" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Sobre o autor Principal</w:t>
+        <w:t>Sobre o autor principal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52691C86" w14:textId="4324EAE1" w:rsidR="00E82DCE" w:rsidRPr="009E46BD" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="5E653DCA" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Escreva</w:t>
-[...498 lines deleted...]
-        <w:t xml:space="preserve"> em pesquisa.</w:t>
+        <w:t>Escreva um breve parágrafo de 4 a 6 linhas sobre sua trajetória acadêmica, tanto universitária quanto profissional, mencionando primeiramente o nível de estudo mais elevado, como doutorado, mestrado ou bacharelado, e indicando a universidade ou instituição, conforme o caso, além de sua experiência em pesquisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25781C3E" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="6D005F13" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Declaração</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Declaração de interesses</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0BE04F04" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="424C3CEF" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ele declara </w:t>
-[...168 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Ele declara não possuir nenhum conflito de interesses que possa ter influenciado os resultados obtidos ou as interpretações propostas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374413C9" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="01CA7F5C" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Declaração</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> autoral</w:t>
+        <w:t>Declaração de responsabilidade do autor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B7DCDC" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="50849A6D" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cada autor </w:t>
-[...268 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Cada autor deve fornecer seu nome e sobrenome. As funções declaradas devem corresponder à Taxonomia CRediT especificada nas Diretrizes para Autores. Segue um exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA0D1C5" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="0A2535AC" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autor 1: </w:t>
-[...368 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Autor 1: Conceitualização, Curadoria de Dados, Análise Formal, Captação de Recursos, Pesquisa, Metodologia, Gestão de Projetos, Recursos, Software, Supervisão, Validação/Verificação, Visualização, Rascunho Original, Escrita, Revisão e Edição.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9C30FC" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="5088CB72" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aplicar a cada autor a </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> realizada.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Atribua a cada autor a contribuição de acordo com o que foi realizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0FF2C9" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="2AF1A497" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autor </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Autor correspondente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1343F5F9" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>correspondente</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>Financiamento:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE1EE8C" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="7F2700B6" w14:textId="09781871" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Financiamento</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Agradecimentos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B89E8E" w14:textId="73F81EEF" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
-[...39 lines deleted...]
-    <w:p w14:paraId="188845E0" w14:textId="10CD8E44" w:rsidR="00E82DCE" w:rsidRDefault="009E46BD">
+    <w:p w14:paraId="1653322B" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk160481448"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Licença</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Licença:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="10B84C67" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00EC5366">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Os </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>artigos</w:t>
-[...191 lines deleted...]
-      <w:hyperlink r:id="rId6">
+        <w:t xml:space="preserve">Os artigos da revista Estrategia y Gestión Universitaria, pertencente à Universidade de Ciego de Ávila Máximo Gómez Báez, são compartilhados sob os termos da licença:               </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
         <w:bookmarkStart w:id="22" w:name="_Hlk160481475"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:lang w:eastAsia="es-GT"/>
           </w:rPr>
           <w:t>CC BY-NC-SA 4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="3EED5015" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE">
+    <w:p w14:paraId="0957C86A" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Hlk160493704"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="312607D4" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE">
+    <w:p w14:paraId="07B03871" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="1B070D76" w14:textId="77777777" w:rsidR="00E82DCE" w:rsidRDefault="00E82DCE">
+    <w:p w14:paraId="0E7207CB" w14:textId="77777777" w:rsidR="00570BDA" w:rsidRDefault="00570BDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E82DCE">
+    <w:sectPr w:rsidR="00570BDA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1B5D2E98" w14:textId="77777777" w:rsidR="00074375" w:rsidRDefault="00074375" w:rsidP="00437028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="579BA7ED" w14:textId="77777777" w:rsidR="00074375" w:rsidRDefault="00074375" w:rsidP="00437028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Noto Serif CJK SC">
@@ -10542,56 +1811,142 @@
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="292A1E13" w14:textId="77777777" w:rsidR="00074375" w:rsidRDefault="00074375" w:rsidP="00437028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1004E842" w14:textId="77777777" w:rsidR="00074375" w:rsidRDefault="00074375" w:rsidP="00437028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ECC4155"/>
+    <w:nsid w:val="0FA27491"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3D22D56A"/>
+    <w:tmpl w:val="46BA9C56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="es-MX"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E7B39E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A294B2D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -10670,54 +2025,54 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F57940"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43B40DD4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="99EC9334"/>
+    <w:tmpl w:val="577226B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listaconvietas"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -10732,104 +2087,120 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E82DCE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E82DCE"/>
+    <w:rsidRoot w:val="00570BDA"/>
+    <w:rsid w:val="00074375"/>
+    <w:rsid w:val="00437028"/>
+    <w:rsid w:val="00570BDA"/>
+    <w:rsid w:val="00EC5366"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="56671C13"/>
-  <w15:docId w15:val="{F544A4C6-AE00-403E-8D9C-4AE6E454CED3}"/>
+  <w14:docId w14:val="1CF5F6F8"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Liberation Serif" w:cs="Lohit Devanagari"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12543,50 +3914,72 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num41z8">
     <w:name w:val="WW8Num41z8"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z0">
     <w:name w:val="WW8Num42z0"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z1">
     <w:name w:val="WW8Num42z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z3">
     <w:name w:val="WW8Num42z3"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z0">
+    <w:name w:val="WW8Num43z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z1">
+    <w:name w:val="WW8Num43z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z2">
+    <w:name w:val="WW8Num43z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15419,59 +6812,63 @@
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num37">
     <w:name w:val="WW8Num37"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num38">
     <w:name w:val="WW8Num38"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num39">
     <w:name w:val="WW8Num39"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num40">
     <w:name w:val="WW8Num40"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num41">
     <w:name w:val="WW8Num41"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num42">
     <w:name w:val="WW8Num42"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num43">
+    <w:name w:val="WW8Num43"/>
+    <w:qFormat/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15730,73 +7127,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1327</Words>
-  <Characters>7299</Characters>
+  <Words>1380</Words>
+  <Characters>7594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8609</CharactersWithSpaces>
+  <CharactersWithSpaces>8957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>USER</dc:creator>
   <dc:description/>
   <cp:keywords> </cp:keywords>
   <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>RELIGION Y CULTURA</dc:title>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>