--- v0 (2025-10-15)
+++ v1 (2026-10-05)
@@ -1,378 +1,388 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="168DB71A" w14:textId="295150C5" w:rsidR="004A3A77" w:rsidRDefault="004A3A77"/>
-    <w:p w14:paraId="55B6157E" w14:textId="49729949" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="559A5D32" w14:textId="03F373FD" w:rsidR="008F3051" w:rsidRPr="00E7444C" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4252"/>
           <w:tab w:val="right" w:pos="8504"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-CU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk81059379"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk208933951"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk81059379"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F74EDD1" wp14:editId="23D45CF8">
+          <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="65F89023" wp14:editId="0BBE6B1B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>124460</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>526415</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1192530" cy="479425"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Imagen 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagen 28"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId7"/>
                     <a:srcRect l="-23" t="-58" r="-23" b="-58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1192530" cy="479425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk208933951"/>
-      <w:r w:rsidRPr="00AC29A3">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00E7444C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000099"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6671">
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategia y </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000099"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+        <w:t>Gestión Universitaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:lang w:val="es-CU"/>
         </w:rPr>
         <w:t xml:space="preserve">, ISSN: 2309-8333, RNPS: 2411 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:lang w:val="es-CU"/>
         </w:rPr>
         <w:t>xxxx-xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:lang w:val="es-CU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023, XX (X), XX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456373B1" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="1DF63B75" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">Artigo de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>revisão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="135A1CE1" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="004A3A77">
+    <w:p w14:paraId="0A53A763" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="008F3051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03129379" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="46493710" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">O título </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>com</w:t>
+        <w:t>deve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no máximo 18 </w:t>
+        <w:t xml:space="preserve"> ter no máximo 18 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>palavras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D24033" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>traduzido</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para o </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>traduzido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>inglês</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="79F5A0C4" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>traduzido</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para o </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>traduzido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-GT"/>
+        </w:rPr>
         <w:t>português</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7D1A9489" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="5F2580E8" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Primeiro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
@@ -380,244 +390,234 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> autor1, Segundo autor2, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Terceiro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> autor3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC14B72" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="004A3A77">
+    <w:p w14:paraId="3CCF1EDF" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="008F3051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35784209" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="70E01BA3" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1Instit</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">uição, departamento, </w:t>
+        <w:t xml:space="preserve">1Instituição, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, país, código ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618A2337" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="6091391E" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2Instituição, departamento, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>cidade</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">2Instituição, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>cidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>, país, código ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B75EDEB" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="3E492C4F" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">3Instituição, departamento, </w:t>
+        <w:t xml:space="preserve">3Instituição, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, país, código </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, país, código ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1835A892" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="008F3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ORCID (https://orcid.org/0000-0000-0000-0000), e-mail.</w:t>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD8A261" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="5D90A2A8" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Máximo de 4 autores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DA59DA" w14:textId="2E3282A5" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="10BCFB06" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Recebido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> em: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -639,51 +639,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Aceito: </w:t>
+        <w:t xml:space="preserve">, Aceito em: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -705,51 +705,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Publicado: </w:t>
+        <w:t xml:space="preserve">, Publicado em: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -764,1676 +764,1395 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="13B5C85B" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="3CF6CF8D" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Como citar este artigo nos </w:t>
+        <w:t xml:space="preserve">Como citar este artigo no formato APA: Por favor, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>padrões</w:t>
+        <w:t>deixe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> APA: Por favor, </w:t>
+        <w:t xml:space="preserve"> este </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>deixe</w:t>
+        <w:t>espaço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> este </w:t>
+        <w:t xml:space="preserve"> em </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>espaço</w:t>
+        <w:t>branco</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63851ACE" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="008F3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>branco</w:t>
-[...12 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4262C4BE" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="04622EBA" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622295EC" w14:textId="3CE10783" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="45A73989" w14:textId="37E9B893" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>introdução</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">reve </w:t>
+        <w:t xml:space="preserve">breve </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>introdução</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>ao</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> tema a ser </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>desenvolvido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC29A3">
+      <w:r w:rsidRPr="00E7444C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Objetivo:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve"> inicie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objetivo do manuscrito </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o infinitivo no presente do indicativo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Metodologia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...6 lines deleted...]
-        <w:t>presente</w:t>
+        <w:t>descreva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>metodologia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da pesquisa (tipo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e como a pesquisa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>foi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00AC29A3">
+        <w:t>conduzida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7444C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Metodologia</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC29A3">
+        <w:t>Resultados:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>apresente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>principais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>questões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ideias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e elementos que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>emergiram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>revisão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:t>Conclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve"> resuma a principal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>descoberta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...236 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t>obtida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como resultado da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>revisão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...362 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DE63F6" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="3B571DCD" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="008F3051">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="181F23EE" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>bom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resumo é preciso e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>coerente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser escrito em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> único parágrafo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7444C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">máximo 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>utilize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>abreviações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no resumo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omita partes explícitas de cada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do resumo e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>utilize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> letras minúsculas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>após</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>dois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pontos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB22EDC" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="008F3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BCA01D" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t>Palavras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>-chave:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Inclua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 3 a 5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>palavras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">-chave, separadas por vírgulas e em letras minúsculas. Verifique se </w:t>
-[...7 lines deleted...]
-        <w:t>estão</w:t>
+        <w:t xml:space="preserve">-chave, separadas por vírgulas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em letras minúsculas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>garantindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>estejam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentes no título </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no resumo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Essas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>incluídas</w:t>
-[...37 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-chave </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>selecionadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de diversos tesauros (UNESCO, ERIC, etc.), listadas em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ordem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alfabética e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>deixadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incompletas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A574B7B" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="008F3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E76DD45" w14:textId="63945EC4" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk145866740"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...113 lines deleted...]
-          <w:lang w:val="es-MX"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>traduzir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o resumo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-chave para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>espanhol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ADBD6A" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="4E04833B" w14:textId="77777777" w:rsidR="00E7444C" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611392B4" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Resumo</w:t>
-[...285 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Introdução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DFF224" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="46F0004C" w14:textId="599000C0" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-          <w:lang w:val="es-MX"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>introdução</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> define os objetivos do </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>trabalho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>deve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> delinear a </w:t>
+        <w:t xml:space="preserve"> explicitar a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>necessidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de abordar a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
@@ -2461,932 +2180,1063 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>questões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Forme parágrafos de 7 a 10 </w:t>
+        <w:t xml:space="preserve"> que se pretende responder (o tema a ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>analisado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>melhor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>legibilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>escreva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parágrafos de 7 a 10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>linhas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para </w:t>
+        <w:t xml:space="preserve"> e evite parágrafos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apenas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> frase. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Nesta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>melhor</w:t>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, o texto se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>refere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>revisão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bibliográfica completa, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>regras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>De</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>leitura</w:t>
-[...53 lines deleted...]
-        <w:t>Nesta</w:t>
+        <w:t>acordo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>seção</w:t>
-[...94 lines deleted...]
-        <w:t xml:space="preserve"> 7ª </w:t>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 7ª </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>edição</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> no pretérito </w:t>
+        <w:t xml:space="preserve"> das normas da APA, o pretérito </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>perfeito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> o pretérito </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>-que-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>perfeito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser usados ​​</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se referir a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elemento descrito por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>pesquisador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Recomenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-se o uso do pretérito </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>-que-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t>perfeito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> em todos os casos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385944B7" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
-[...33 lines deleted...]
-    <w:p w14:paraId="53AE0110" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="007D14B4" w14:textId="77777777" w:rsidR="00E7444C" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-          <w:lang w:eastAsia="es-GT"/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...344 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="556BA1D2" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="00483596" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resultados e </w:t>
-[...22 lines deleted...]
-        <w:t>ão</w:t>
+        <w:t>Metodologia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1D2BDB6B" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="6D3C6407" w14:textId="7EB051B7" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>metodologia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> explica </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>critérios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>quais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>foram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>selecionadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>analisadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>descreve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>materiais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e métodos utilizados, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>regras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7ª </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das normas da APA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corresponder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempo verbal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>passado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9E4D76" w14:textId="77777777" w:rsidR="00E7444C" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D644A6" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>discussão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="77146FF0" w14:textId="4D3BC620" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>seção</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3453,3460 +3303,3817 @@
         </w:rPr>
         <w:t>detalhes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>mais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> relevantes dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>artigos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>notáveis</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> revisados ​​(</w:t>
+        <w:t>analisados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ​​(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>desenhos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, vieses, resultados, etc.) e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>um</w:t>
-[...15 lines deleted...]
-        <w:t>Apresentar</w:t>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>síntese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discutida e argumentada dos resultados. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Apresentando</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:t>principais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>descobertas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> da pesquisa. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>desta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...73 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>seção</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> está </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>tempo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> presente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368D6174" w14:textId="4AEB1DA6" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="66175002" w14:textId="5377B538" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="es-GT"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>você</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> incluir figuras que </w:t>
+        <w:t xml:space="preserve"> incluir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>imagens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>são</w:t>
+        <w:t>sejam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>suas</w:t>
+        <w:t>autoria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>você</w:t>
+        <w:t>deverá</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>citá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-las para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reconhecer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>direitos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>autorais.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk120033293"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Tabelas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e figuras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser coladas; preferencialmente, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser criadas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>diretamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no Word, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>seguindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as normas da 7ª </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da APA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser totalmente </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>editáveis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Caso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>utilize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>fotografia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, esta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t>deve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>qualidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suficiente para distinguir claramente o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>conteúdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visual. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>fotografia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...203 lines deleted...]
-        <w:t>contrário</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>conter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>pois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pode ser editada, o que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>afetará</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negativamente o artigo se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>traduzido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>outros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> idiomas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Portanto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">, se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>for</w:t>
+        <w:t>isso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>uma</w:t>
-[...17 lines deleted...]
-        <w:t>ela</w:t>
+        <w:t>ocorrer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a figura será removida durante o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>formatação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Inclua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>seguintes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>deve</w:t>
-[...53 lines deleted...]
-        <w:t>não</w:t>
+        <w:t>informações</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>deve</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parte inferior de cada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>tabela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e figura:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...408 lines deleted...]
-        <w:t xml:space="preserve"> palabra </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a palabra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Observação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>necessári</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a respectiva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>explicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk208859352"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Além</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E7444C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>disso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, todas as figuras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>incluídas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no artigo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>submetidas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...27 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>traduzidas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> no final do documento.</w:t>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final do documento.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="68E060DA" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
-[...26 lines deleted...]
-    <w:p w14:paraId="02F07081" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="326FF571" w14:textId="77777777" w:rsidR="00E7444C" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...301 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5D18A827" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="27654674" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Referências</w:t>
+        <w:t>Conclusões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="15F7CF38" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="734C8EED" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>conclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>apresenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>implicações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>revisão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>propõe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>hipóteses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>sugere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>linhas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> específicas de pesquisa para o futuro. Esta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>regras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 7ª </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da APA, o texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser escrito no presente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E91890" w14:textId="77777777" w:rsidR="00E7444C" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E78D5FD" w14:textId="3E601DAF" w:rsidR="00E7444C" w:rsidRPr="00E7444C" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2E7DFF7F" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk81060057"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk76565981"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Padrões</w:t>
-[...35 lines deleted...]
-        <w:t>você</w:t>
+        <w:t>Utilize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o estilo APA, 7ª </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Caso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>não</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> usar </w:t>
+        <w:t>esteja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizando </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>um</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>gerenciador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bibliográfico, verifique se todas </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">as </w:t>
+        <w:t xml:space="preserve"> bibliográfico, certifique-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de que </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>todas as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>citações</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> no texto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>aparecem</w:t>
+        <w:t>constem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> lista de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>referências</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e se todas as </w:t>
+        <w:t xml:space="preserve"> e que todas as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>referências</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> da lista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>sejam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> citadas dentro dos parágrafos. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separe as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>fontes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da internet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>livros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>na</w:t>
-[...71 lines deleted...]
-        <w:t>livros</w:t>
+        <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>ou</w:t>
+        <w:t>outras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>outras</w:t>
+        <w:t>mídias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Utilize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>recuo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>mídias</w:t>
-[...35 lines deleted...]
-        <w:t>recuo</w:t>
+        <w:t>francês</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 1,27 cm.</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk81060110"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="5ED542CD" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="32BF6C2D" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cite autores em parágrafos e adicione </w:t>
+        <w:t xml:space="preserve">Cite os autores dentro dos parágrafos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adicione </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>suas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>próprias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>reflexões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> para evitar altas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>porcentagens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>similaridade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>já</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que a revista aceita até 10%. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Qualquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documento </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> índice de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>similaridade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> superior a 30%, conforme determinado pelo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Turnitin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, será </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>automaticamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>com</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>rejeitado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Utilize</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>suas</w:t>
+        <w:t>fontes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...188 lines deleted...]
-        </w:rPr>
         <w:t>primárias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, preferencialmente de </w:t>
+        <w:t xml:space="preserve">, preferencialmente </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>artigos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> científicos de periódicos indexados em mecanismos</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de busca e bases de dados como Scopus, Web of Science, SciELO, REDALYC, Dialnet, DOAJ, entre </w:t>
+        <w:t xml:space="preserve"> científicos de periódicos indexados em mecanismos de busca </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bases de dados como Scopus, Web of Science, SciELO, Redalyc, Dialnet e DOAJ, entre </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>outros</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">, em </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AC29A3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>espanhol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AC29A3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AC29A3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>inglês</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>português</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk81059869"/>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="367099CD" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="74A5C74C" w14:textId="785D99B7" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E7444C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>De preferencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>todas as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>referências</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>devem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> incluir </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>um</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> link para </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>verificação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; caso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>isso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>possível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pelo menos 90% das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> citadas no manuscrito </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>pesquisável</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para facilitar o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>acesso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Verifique se os links </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>abrem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erros. Se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> das </w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>incluído</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ele </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser escrito como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link; o DOI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>substitui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>padrão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Desses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90%, pelo menos 75% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser dos últimos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>três</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anos. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Submeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um mínimo de 50 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>referências</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> citadas no manuscrito </w:t>
+        <w:t xml:space="preserve">. A revista valoriza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>citações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>confiáveis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ​​</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>DOIs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>contribuição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>pesquisador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>baixo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>grau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>similaridade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>citações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de teses, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>conferências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, eventos e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>outros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indexados em bases de dados </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>serão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aceitas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Leis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>ministeriais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>resoluções</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>regulamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>outros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentos legislativos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>devem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ser citados e referenciados de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>diretrizes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da 7ª </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da APA, e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>quaisquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> links de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>visibilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>disponíveis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser adicionados </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>corretamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>fim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, o artigo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>deverá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>um</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> link de busca para facilitar a consulta. Verifique se os links </w:t>
-[...8 lines deleted...]
-        <w:t>estão</w:t>
+        <w:t xml:space="preserve"> mínimo de 4000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> máximo de 7500, respectivamente, da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>introdução</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>abertos</w:t>
-[...89 lines deleted...]
-        <w:t>Envie</w:t>
+        <w:t>às</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>um</w:t>
-[...504 lines deleted...]
-        </w:rPr>
         <w:t>conclusões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk85628331"/>
-      <w:bookmarkStart w:id="10" w:name="_Hlk76567296"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk85628331"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk76567296"/>
     </w:p>
-    <w:p w14:paraId="18C91375" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="16DB9D5B" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Você</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6972,851 +7179,814 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>formulário</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de uso de IA) para o e-mail do periódico e </w:t>
+        <w:t xml:space="preserve"> de uso de IA) para o e-mail da revista e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>enviá</w:t>
+        <w:t>carregá</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">-los no OJS, todos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">los para o OJS. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>disponíveis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Esses</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> documentos </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>estão</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>disponíveis</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> de documentos do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>menu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>na</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> superior da revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02307185" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="008F3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...50 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B96DDAA" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="177FBD68" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Sobre o autor Principal</w:t>
+        <w:t>Sobre o autor principal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C27A6E" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="1A91FA34" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Escreva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>um</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> breve parágrafo de 4 a 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>linhas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>pequeno</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> parágrafo de 4 </w:t>
+        <w:t>trajetória</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>acadêmica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tanto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>universitária</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>quanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>profissional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mencionando </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>primeiramente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>nível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elevado, como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>doutorado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>mestrado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6 </w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>seu</w:t>
+        <w:t>bacharelado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e indicando a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>universidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>nível</w:t>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>instituição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conforme o caso, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>além</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>estudo</w:t>
+        <w:t>sua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>mais</w:t>
-[...198 lines deleted...]
-        </w:rPr>
         <w:t>experiência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>em pesquisa.</w:t>
+        <w:t xml:space="preserve"> em pesquisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DFA63B" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="6D3868F1" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Declaração</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>interesses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1EF8D7DD" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="281ECD67" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ele declara </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ter </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>possuir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nenhum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>conflito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>interesses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>pudesse</w:t>
+        <w:t>possa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> ter influenciado os resultados </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>obtidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7865,396 +8035,387 @@
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>propostas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7DF621" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="40BAB8F7" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Declaração</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>responsabilidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> autoral</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Hlk91068031"/>
+        <w:t xml:space="preserve"> do autor</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk91068031"/>
     </w:p>
-    <w:p w14:paraId="3A5821D9" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="5656BFAF" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">Cada autor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>deve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ter </w:t>
+        <w:t xml:space="preserve"> fornecer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>seu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>nome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>sobrenome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>funções</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declaradas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corresponder à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Taxonomia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> especificada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>nas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Diretrizes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para Autores. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Segue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>um</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>nome</w:t>
-[...187 lines deleted...]
-        </w:rPr>
         <w:t>exemplo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> é fornecido </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6217597F" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="59048240" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">Autor 1: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8274,909 +8435,845 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Curadoria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de dados, </w:t>
+        <w:t xml:space="preserve"> de Dados, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Análise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> formal, </w:t>
+        <w:t xml:space="preserve"> Formal, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Aquisição</w:t>
+        <w:t>Captação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> de Recursos, Pesquisa, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>financiamento</w:t>
+        <w:t>Metodologia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Investigação</w:t>
+        <w:t>Gestão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Metodologia</w:t>
+        <w:t>Projetos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, Recursos, Software, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Administração</w:t>
+        <w:t>Supervisão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>projeto</w:t>
+        <w:t>Validação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Recursos, software, </w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Supervisão</w:t>
+        <w:t>Verificação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Validação</w:t>
+        <w:t>Visualização</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Verificação</w:t>
+        <w:t>Rascunho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> Original, Escrita, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Visualização</w:t>
+        <w:t>Revisão</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Redação</w:t>
+        <w:t>Edição</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D14AE8" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="1D05BDC0" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Atribua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>contribuição</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> a cada autor a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tal como </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>contribuição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>foi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> realizada.</w:t>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C338417" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="004D22D4" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">Autor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>correspondente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5F5014" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="2A3DDBB6" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Financiamento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468FF46B" w14:textId="77777777" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="22228D8B" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>Agradecimentos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7998F78F" w14:textId="34093838" w:rsidR="004A3A77" w:rsidRDefault="00AC29A3">
+    <w:p w14:paraId="229CC6BE" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk208859823"/>
-      <w:bookmarkStart w:id="13" w:name="_Hlk160481448"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk208859823"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk160481448"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Licença</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7381382B" w14:textId="77777777" w:rsidR="008F3051" w:rsidRDefault="00E7444C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">Os </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>artigos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> da revista Estrategia y Gestión Universitaria (</w:t>
-[...29 lines deleted...]
-        <w:t>Gestão</w:t>
+        <w:t xml:space="preserve"> da revista Estrategia y Gestión Universitaria, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>pertencente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>Universidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Ciego de Ávila Máximo Gómez Báez, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>são</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Universitária</w:t>
-[...59 lines deleted...]
-        <w:t>são</w:t>
+        <w:t>compartilhados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>compartilhados</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>sob</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> os termos da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>licença</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...11 lines deleted...]
-        <w:bookmarkStart w:id="14" w:name="_Hlk160481475"/>
+        <w:t xml:space="preserve">:               </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:bookmarkStart w:id="13" w:name="_Hlk160481475"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:lang w:eastAsia="es-GT"/>
           </w:rPr>
           <w:t>CC BY-NC-SA 4.0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:sectPr w:rsidR="004A3A77">
+    <w:sectPr w:rsidR="008F3051">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1C440210" w14:textId="77777777" w:rsidR="00222938" w:rsidRDefault="00222938" w:rsidP="00007726">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1282AB8C" w14:textId="77777777" w:rsidR="00222938" w:rsidRDefault="00222938" w:rsidP="00007726">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Noto Serif CJK SC">
@@ -9263,117 +9360,81 @@
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1322D6DD" w14:textId="77777777" w:rsidR="00222938" w:rsidRDefault="00222938" w:rsidP="00007726">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="32D07F1F" w14:textId="77777777" w:rsidR="00222938" w:rsidRDefault="00222938" w:rsidP="00007726">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="249A67B5"/>
+    <w:nsid w:val="1E5130FD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B1E89698"/>
-[...60 lines deleted...]
-    <w:tmpl w:val="3E361468"/>
+    <w:tmpl w:val="5386BE70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -9452,105 +9513,244 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="235F2334"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79B0BC62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listaconvietas"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411748BF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="264EED3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="es-MX"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A3A77"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC29A3"/>
+    <w:rsidRoot w:val="008F3051"/>
+    <w:rsid w:val="00007726"/>
+    <w:rsid w:val="00222938"/>
+    <w:rsid w:val="008F3051"/>
+    <w:rsid w:val="00E7444C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="49AB8B97"/>
-  <w15:docId w15:val="{66067AAD-F938-48A0-A986-EDAF6399E09B}"/>
+  <w14:docId w14:val="0FE78A71"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Liberation Serif" w:cs="Lohit Devanagari"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11262,50 +11462,72 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num41z8">
     <w:name w:val="WW8Num41z8"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z0">
     <w:name w:val="WW8Num42z0"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z1">
     <w:name w:val="WW8Num42z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num42z3">
     <w:name w:val="WW8Num42z3"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z0">
+    <w:name w:val="WW8Num43z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z1">
+    <w:name w:val="WW8Num43z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num43z2">
+    <w:name w:val="WW8Num43z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -14138,59 +14360,63 @@
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num37">
     <w:name w:val="WW8Num37"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num38">
     <w:name w:val="WW8Num38"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num39">
     <w:name w:val="WW8Num39"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num40">
     <w:name w:val="WW8Num40"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num41">
     <w:name w:val="WW8Num41"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num42">
     <w:name w:val="WW8Num42"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num43">
+    <w:name w:val="WW8Num43"/>
+    <w:qFormat/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14449,73 +14675,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1099</Words>
-  <Characters>6047</Characters>
+  <Words>1160</Words>
+  <Characters>6386</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7132</CharactersWithSpaces>
+  <CharactersWithSpaces>7531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>USER</dc:creator>
   <dc:description/>
   <cp:keywords> </cp:keywords>
   <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>RELIGION Y CULTURA</dc:title>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>