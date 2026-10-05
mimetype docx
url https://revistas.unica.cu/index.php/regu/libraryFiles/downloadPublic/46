--- v0 (2025-10-15)
+++ v1 (2026-10-05)
@@ -1,2471 +1,4796 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4CECA9E5" w14:textId="77777777" w:rsidR="00026971" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+    <w:p w14:paraId="4CECA9E5" w14:textId="77777777" w:rsidR="00026971" w:rsidRPr="002879C0" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EC4EB57" w14:textId="0725DC6D" w:rsidR="003E259E" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC4EB57" w14:textId="6D2DF917" w:rsidR="003E259E" w:rsidRPr="004277BB" w:rsidRDefault="004277BB" w:rsidP="00AA3A16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00026971">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004277BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00026971">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>FORMULARIO DE PRINCIPIOS ÉTICOS PARA LA PUBLICACIÓN RESPECTO AL USO DE IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620B65A5" w14:textId="77777777" w:rsidR="00026971" w:rsidRPr="002879C0" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75FCB034" w14:textId="77777777" w:rsidR="002D56DB" w:rsidRPr="004277BB" w:rsidRDefault="002D56DB" w:rsidP="00AA3A16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F53773" w14:textId="28EBB7F3" w:rsidR="0042681C" w:rsidRPr="004277BB" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:r w:rsidR="0042681C" w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0042681C" w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...117 lines deleted...]
-          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243DD252" w14:textId="77777777" w:rsidR="00026971" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
-[...1 lines deleted...]
-        <w:ind w:left="600"/>
+    <w:p w14:paraId="73493F76" w14:textId="3F3C6DF9" w:rsidR="00026971" w:rsidRPr="002879C0" w:rsidRDefault="004277BB" w:rsidP="008D59BF">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:ind w:left="600"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A51896C" w14:textId="0C53D223" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Estrategia y Gestión Universitaria</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(EGU) </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solicita a todos los autores declarar de manera transparente </w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y ética </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>si utilizaron herramientas de inteligencia artificial (IA), inteligencia artificial generativa, modelos de lenguaje de gran escala (LLM), asistentes de escritura, generadores de imágenes, herramientas de análisis basadas en IA u otras tecnologías similares durante la investigación, análisis, elaboración o preparación del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5511EDD8" w14:textId="7133A157" w:rsidR="00177660" w:rsidRPr="002879C0" w:rsidRDefault="00177660" w:rsidP="008D59BF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>¿</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Empleó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alguna herramienta de </w:t>
+      </w:r>
+      <w:r w:rsidR="003457F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Inteligencia Artificial (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidR="003457F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durante la investigación o preparación de</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>artículo que presenta a EGU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4731C8FC" w14:textId="29CE0A2A" w:rsidR="008D59BF" w:rsidRPr="002879C0" w:rsidRDefault="008D59BF" w:rsidP="008D59BF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Si__      No__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031B45CD" w14:textId="06B132AE" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si seleccionó "No", pase directamente a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sección</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Declaración de no uso de IA en el artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0BE5AA" w14:textId="342ED12C" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Si seleccionó "Sí", complete las secciones siguientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003CD998" w14:textId="1E4037CD" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificación de la herramienta de </w:t>
+      </w:r>
+      <w:r w:rsidR="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39745970" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Complete una fila por cada herramienta de IA utilizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrculaclara"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="469"/>
+        <w:gridCol w:w="2732"/>
+        <w:gridCol w:w="2605"/>
+        <w:gridCol w:w="1858"/>
+        <w:gridCol w:w="2112"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00F4451E" w14:paraId="01948B8F" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F97E086" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="408D5DCE" w14:textId="76D74280" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Herramienta</w:t>
+            </w:r>
+            <w:r w:rsidR="0014124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>plataforma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A547B9C" w14:textId="10CB3E5B" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Empresa</w:t>
+            </w:r>
+            <w:r w:rsidR="0014124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>desarrollador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6616C5FE" w14:textId="0080AB68" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Versión</w:t>
+            </w:r>
+            <w:r w:rsidR="0014124D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>modelo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12B69591" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Fecha o período de uso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="5F9F9AA9" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABAA30C" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="250DE2BF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20C08118" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1425490B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="756FDDDF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="45DA4CA6" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08FD3FE8" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76895A14" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E51B751" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF25040" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFD9F6F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="24DE6F27" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62BB68A6" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAA9B2B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0FABEC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A433469" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3E520C" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="3411EB11" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="045AE804" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E838173" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0609E1C3" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4426A62B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19C19F88" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E73A9AB" w14:textId="1FCCBC9F" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Ejemplos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ChatGPT, Claude, Gemini, </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00026971">
-[...6 lines deleted...]
-        <w:t>Uso</w:t>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Copilot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00026971">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00026971">
-[...6 lines deleted...]
-        <w:t>inteligencia</w:t>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Perplexity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00026971">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> artificial/</w:t>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00026971">
-[...6 lines deleted...]
-        <w:t>grandes</w:t>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>DeepSeek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00026971">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>, herramientas de IA integradas en software estadístico, herramientas de generación de imágenes, herramientas de traducción asistida por IA, e</w:t>
+      </w:r>
+      <w:r w:rsidR="003457F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>ntre otras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2789E8CD" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00177660" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Descripción detallada del uso de IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B4D4C4" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00177660" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿En qué sección </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>fue empleada la IA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5278B4" w14:textId="0127E536" w:rsidR="00F46CB0" w:rsidRPr="00F46CB0" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Marco teórico/revisión de literatura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Materiales y métodos/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (atendiendo al tipo de artículo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y discusión: especifique en cuál o cuáles____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Tablas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Figuras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Material suplementario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC536ED" w14:textId="01A41226" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Finalidad del uso de la IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sentido </w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>general</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED8DAAC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Marque todas las opciones que correspondan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3049B148" w14:textId="40D7A187" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Preparación y redacción del manuscrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1622E4DC" w14:textId="21B89437" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Corrección ortográfica y gramatical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B28D42" w14:textId="17182EF6" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Mejora del estilo, claridad o fluidez del lenguaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E205CE" w14:textId="0DF99EB5" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Traducción de texto elaborado originalmente por los autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110567BC" w14:textId="2350CC85" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Organización o estructuración del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17695E1B" w14:textId="784AFDD5" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Elaboración o modificación de párrafos o secciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404BFE3C" w14:textId="433B8755" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Generación de texto nuevo incorporado posteriormente al manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E652820" w14:textId="3097FC70" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Elaboración del resumen/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>/resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C135C8" w14:textId="51BC3054" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Elaboración de título, palabras clave u otros elementos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1439118D" w14:textId="2A8F21CF" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investigación y revisión de literatura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C63042B" w14:textId="3F3ECE07" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identificación o exploración inicial de literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA3DD6F" w14:textId="579C2A11" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Organización/clasificación de documentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0272AFE3" w14:textId="0BC06FD9" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Síntesis o resumen de literatura científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D252AA" w14:textId="6B3DD7EC" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Apoyo en una revisión sistemática, revisión de alcance, revisión bibliométrica o metaanálisis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>, u otro tipo de revisión</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B9E3E8" w14:textId="04EBBCC8" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identificación de temas, patrones o categorías.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6902D4" w14:textId="37DED788" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otro uso relacionado con la revisión </w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>en sentido general</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Cuál</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o cuáles</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7629A6AD" w14:textId="7D386E71" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Análisis de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EC1EE1" w14:textId="3FC00BC7" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Limpieza o depuración de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B696419" w14:textId="10DDEE9B" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Codificación o programación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3531DC10" w14:textId="78352C1C" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Análisis estadístico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D42881" w14:textId="6FF54FF2" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Análisis cualitativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A22BCC5" w14:textId="1D14F909" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Clasificación, categorización o codificación de información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B0BE96" w14:textId="19181BF2" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identificación de patrones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048C655A" w14:textId="7F85C626" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Interpretación o explicación de resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1918CD8B" w14:textId="1782407B" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Generación o selección de modelos/metodologías analíticas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6792088A" w14:textId="62FF0584" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Otro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABDEC57" w14:textId="09CCAF32" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Figuras, tablas, imágenes o materiales complementarios</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usados en el artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33206CF2" w14:textId="7929BC1C" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Generación de imágenes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E004140" w14:textId="61EA4CA4" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edición o transformación de imágenes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD41D13" w14:textId="246C24B8" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Elaboración de tablas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666C403C" w14:textId="6C3606E3" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elaboración de </w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figuras, </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>gráficos o visualizaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E93202" w14:textId="550E326B" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Generación de material suplementario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A306C5D" w14:textId="4A75FABD" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Otro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02795129" w14:textId="10657F30" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Otros usos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en caso de que aplique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032B51AA" w14:textId="6F65274C" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Otro uso de IA no contemplado anteriormente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE889FA" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Especifique:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59872E9C" w14:textId="6FB3112C" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19395874" w14:textId="77777777" w:rsidR="004277BB" w:rsidRPr="00177660" w:rsidRDefault="004277BB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162A1B7C" w14:textId="1285F36C" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nivel de influencia </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>que tuvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la IA sobre el contenido científico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686D265B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Indique cuál de las siguientes situaciones describe mejor el uso realizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6567BF" w14:textId="0886AB34" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nivel 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>: u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00026971">
-[...6 lines deleted...]
-        <w:t>modelos</w:t>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>asistivo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00026971">
-[...64 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="5349D96F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>La IA fue utilizada exclusivamente para tareas auxiliares, tales como corrección lingüística, ortografía, formato, traducción o mejora de claridad, sin aportar contenido científico sustantivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5327695D" w14:textId="068ECA6C" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A020029" w14:textId="022CC692" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nivel 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...55 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>so analítico o interpretativo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CCE389" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>La IA contribuyó a organizar información, identificar patrones, sugerir enfoques, comparar alternativas, analizar información o apoyar la interpretación, pero las decisiones científicas finales fueron tomadas y verificadas por los autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3441D2EA" w14:textId="67FC1A61" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C45342C" w14:textId="39B06A85" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nivel 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>: g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>eneración de contenido científico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EF5BAA" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>La IA generó texto, análisis, interpretaciones, imágenes, tablas, código, hipótesis u otros contenidos que posteriormente fueron incorporados al manuscrito después de revisión y verificación humana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9C873D" w14:textId="5849899E" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FCFA03" w14:textId="0688E782" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nivel 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F913C3" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>nfluencia sustantiva sobre argumentos, análisis o conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> llevadas a cabo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71103089" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>La herramienta de IA influyó de manera significativa en argumentos centrales, decisiones metodológicas, análisis, interpretación de resultados o conclusiones del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1522E3BF" w14:textId="2BFF2248" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
         </w:rPr>
         <w:t>Sí</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="5E9828C3" w14:textId="57C6595B" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Verificación y control humano</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E60BAC0" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Los autores deben confirmar que todo contenido generado o modificado mediante IA fue sometido a revisión humana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE91F88" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Marque todas las afirmaciones que correspondan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6B7EB3" w14:textId="540507E9" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00026971">
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Fue revisado</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personalmente todo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contenido generado por IA que </w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>se incorporó</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE847C8" w14:textId="07DF7B54" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Fue verificada</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la exactitud de las afirmaciones producidas o sugeridas por </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D16AAAF" w14:textId="6305815A" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Fueron verificadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citas y </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>referencias</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>, así como los</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y URL </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proporcionados o sugeridos por </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DA3675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DA3675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por tanto, se verificó que no </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>fuesen</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referencias inexistentes, incorrectas o fabricadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y por ende falsas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799ECC0B" w14:textId="5A0FB7D3" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:lang w:val="es-CU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...64 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004277BB" w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Fueron verificadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>tanto las citas como sus respectivas</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referencias realmente respaldan las afirmaciones realizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACDAAD9" w14:textId="34CAEBEE" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...58 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Fueron verificados</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los datos, cálculos, resultados, tablas y/o figuras</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u otros materiales complementarios</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generados o modificados mediante </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1FED33" w14:textId="378D885F" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Se verificó</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que el contenido final refleja </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>decisiones y juicio científico</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los propios autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DB7101" w14:textId="7290FA11" w:rsidR="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>La IA no fue utilizada para sustituir la responsabilidad intelectual de los autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED659E2" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00177660" w:rsidRDefault="00B10D3B" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDD243F" w14:textId="05399DF7" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00237ADB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Declaración de no uso de IA en el artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C47F79" w14:textId="40431449" w:rsidR="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los autores declaran que no utilizaron herramientas de </w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generativa</w:t>
+      </w:r>
+      <w:r w:rsidR="005237B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tecnologías asistidas por </w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidR="005237B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>, así como ningún tipo de IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preparación </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y presentación </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de este </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686DFE8C" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00177660" w:rsidRDefault="00B10D3B" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD71D0E" w14:textId="4EA94E1F" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Responsabilidad autoral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40829660" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Los autores declaran que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCFB71D" w14:textId="21149B42" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3675">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no figura ni figurará como autora o coautora del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B0D65B" w14:textId="23D832D9" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Los autores humanos mantienen la responsabilidad plena por el contenido científico del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561C66F4" w14:textId="37B5A99B" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La utilización de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA no sustituye la responsabilidad de los autores sobre la exactitud, originalidad, integridad y validez científica del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA68F43" w14:textId="03D33F98" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se verificó la información generada por </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>IA antes de incorporarla al manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DFA093" w14:textId="3372782E" w:rsidR="00F46CB0" w:rsidRDefault="00237ADB" w:rsidP="00B10D3B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>No se presentaron como propios contenidos de terceros sin la correspondiente atribución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4979489D" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00B10D3B" w:rsidRDefault="00B10D3B" w:rsidP="00B10D3B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF4E7A6" w14:textId="43E56EFC" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Certificación del autor de correspondencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B726A34" w14:textId="3E162AAD" w:rsidR="002D56DB" w:rsidRDefault="00177660" w:rsidP="002879C0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Declaro, en representación de todos los autores, que la información proporcionada en este formulario es completa, exacta y veraz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A su vez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, certifico que todos los autores conocen y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aceptan esta declaración</w:t>
+      </w:r>
+      <w:r w:rsidR="0060443C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>, por lo que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mantienen la responsabilidad humana sobre el contenido científico, ético y editorial del </w:t>
+      </w:r>
+      <w:r w:rsidR="0060443C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>artículo presentado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Es por ello que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BB8C82" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00177660" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1183 lines deleted...]
-    <w:p w14:paraId="06818A2C" w14:textId="29FE2769" w:rsidR="006C1738" w:rsidRPr="00972D1C" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__Estamos conforme con la decisión que tome el comité editorial sobre nuestro artículo en lo que a uso de IA respecte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFA62F1" w14:textId="77777777" w:rsidR="00DA3675" w:rsidRPr="002879C0" w:rsidRDefault="00DA3675" w:rsidP="00C43BE2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06818A2C" w14:textId="31761DAF" w:rsidR="006C1738" w:rsidRPr="002879C0" w:rsidRDefault="00972D1C" w:rsidP="00C43BE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2730"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="163A9E38" w14:textId="61D49139" w:rsidR="00972D1C" w:rsidRPr="00972D1C" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Nombre y apellidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del autor de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>correspondencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163A9E38" w14:textId="61D49139" w:rsidR="00972D1C" w:rsidRPr="002879C0" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2730"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="32D43177" w14:textId="61B1A3A3" w:rsidR="00972D1C" w:rsidRPr="00972D1C" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B82240F" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2730"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653D7660" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F57D66" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D43177" w14:textId="01F32595" w:rsidR="00972D1C" w:rsidRPr="002879C0" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Firma:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEE7F8A" w14:textId="279F98B1" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B183B0" w14:textId="2515B20F" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5CA8FD" w14:textId="19CBCCF3" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A82545A" w14:textId="34EAE4E0" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B161284" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00237ADB" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BD5C59" w14:textId="33B59E4A" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00C43BE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Los autores deben enviar este formulario junto con la carta de originalidad al correo de la revista</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y a su vez, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>debe ser cargado como archivo complementario junto a la carta de originalidad al OJS de la</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>revista a la hora de cargar el Artículo.</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si bien la revista permite el uso de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IA en sus artículos, el comité editorial se reserva el derecho de evaluar </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>Firma</w:t>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>pertienentemente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00972D1C">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el artículo y dictaminar si el porcentaje obtenido mediante </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>Nota</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>turnitin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002879C0" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Los </w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(posible escritura con IA) </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>es elevado o no, y por ende, decidir si debe ser: disminuid</w:t>
+      </w:r>
+      <w:r w:rsidR="00344A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="002879C0" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (el editor le especificará el porcentaje máximo que debe poseer, teniendo en cuenta la magnitud del estudio y lo declarado en el presente formulario)</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>; aceptad</w:t>
+      </w:r>
+      <w:r w:rsidR="00344A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teniendo en cuenta lo declarado en el presente formulario; o por el contrario</w:t>
+      </w:r>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002879C0" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el comité editorial puede </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>rechazar el artículo dado su alto porcentaje</w:t>
+      </w:r>
+      <w:r w:rsidR="002879C0" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e incumplimiento de otras cuestiones declaradas en este formulario.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cabe destacar que, la herramienta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B32968">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>autores</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>turnitin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B32968">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no ejerce una función decisora en el futuro de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pero si es tenida en cuenta como medio de control constante en el flujo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>documentos</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que llegan a la revista</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. De esta forma,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los resultados que dicha herramienta refleje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C43BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>estran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C43BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siendo</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revisados en todo momento </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>por el comité editorial</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00AA5DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con el fin de </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>interpretar sus resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y a partir de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>su estudio y análisis poder llegar a un veredicto</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...252 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId7"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325B3998" w14:textId="75DBA6DA" w:rsidR="00B32968" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069CFF05" w14:textId="4FF0262D" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF57180" w14:textId="45101D95" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164BAE0E" w14:textId="70610927" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A9149A" w14:textId="52884677" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510419FF" w14:textId="25663284" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CACB47D" w14:textId="689504A3" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37DFCA44" w14:textId="1F5F5F82" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28DFB8AC" w14:textId="29BC6C09" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7576F8" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00AE72D7" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C896F09" w14:textId="73457FC9" w:rsidR="0003735D" w:rsidRPr="002879C0" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A753D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0003735D" w:rsidRPr="002879C0" w:rsidSect="0045584A">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="993" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BCC5A3D" w14:textId="77777777" w:rsidR="003B333D" w:rsidRDefault="003B333D" w:rsidP="002D1A8C">
+    <w:p w14:paraId="0BB3104D" w14:textId="77777777" w:rsidR="001100BC" w:rsidRDefault="001100BC" w:rsidP="002D1A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6245EC42" w14:textId="77777777" w:rsidR="003B333D" w:rsidRDefault="003B333D" w:rsidP="002D1A8C">
+    <w:p w14:paraId="5FB21751" w14:textId="77777777" w:rsidR="001100BC" w:rsidRDefault="001100BC" w:rsidP="002D1A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2474,79 +4799,474 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Rounded MT Bold">
+    <w:panose1 w:val="020F0704030504030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67AB675C" w14:textId="6BAA95C0" w:rsidR="0003735D" w:rsidRDefault="0003735D">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3FD87F" wp14:editId="6A9A0BD5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4394200</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9639300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3155950" cy="212725"/>
+              <wp:effectExtent l="95250" t="57150" r="101600" b="111125"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Cuadro de texto 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3155950" cy="212725"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent5">
+                          <a:lumMod val="40000"/>
+                          <a:lumOff val="60000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent6"/>
+                        </a:solidFill>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw blurRad="44450" dist="27940" dir="5400000" algn="ctr">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="32000"/>
+                          </a:srgbClr>
+                        </a:outerShdw>
+                      </a:effectLst>
+                      <a:scene3d>
+                        <a:camera prst="orthographicFront">
+                          <a:rot lat="0" lon="0" rev="0"/>
+                        </a:camera>
+                        <a:lightRig rig="balanced" dir="t">
+                          <a:rot lat="0" lon="0" rev="8700000"/>
+                        </a:lightRig>
+                      </a:scene3d>
+                      <a:sp3d>
+                        <a:bevelT w="190500" h="38100"/>
+                      </a:sp3d>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="20A768CF" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                          <w:pPr>
+                            <w:spacing w:before="17"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-6"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t>Universidad de Ciego de Ávila Máximo Gómez Báez</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="516C9ECC" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                          <w:pPr>
+                            <w:spacing w:before="17"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0A3FD87F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:346pt;margin-top:759pt;width:248.5pt;height:16.75pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk/YKD2QIAAOIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC6N7IVOw8jcpAmSFGg&#10;LyTpB1AkZQmlSHVJWU6/vkPScpL20KKoDzKX5M7u7M7y4nLXabZV5Fprymx+NMuYMsLK1mzK7OvD&#10;7ZuzjDnPjeTaGlVmj8pll+vXry7GfqUK21gtFTGAGLca+zJrvO9Xee5EozrujmyvDA5rSx33MGmT&#10;S+Ij0DudF7PZST5akj1ZoZzD7k06zNYRv66V8J/r2inPdJkhNx+/FL9V+ObrC77aEO+bVuzT4P+Q&#10;Rcdbg6AHqBvuORuo/Q2qawVZZ2t/JGyX27puhYocwGY++4XNfcN7FbmgOK4/lMn9P1jxafuFWCvL&#10;rMiY4R1adD1wSZZJxbzaecuKUKSxdyvcve9x2+/e2h2aHQm7/oMV3xwz9rrhZqOuiOzYKC6R5Dx4&#10;5s9cE44LINX40UpE44O3EWhXUxcqiJowoKNZj4cGIQ8msHk8Xy7PlzgSOCvmxWmxjCH4avLuyfl3&#10;ynYsLMqMIICIzrcfnA/Z8NV0JQRzVrfyttU6GkF06loT23LIhQuhjF9Gdz10SDftL2b4JeFgG/JK&#10;2yfTNkJE+QakGPBFEG3+Lu7JntgzZwAnbxWFDUKxXoNXdN/IkVV6oDuOVi4Wi1Ak2YYSFKfni2hA&#10;9cuYOyyuNxhX4Smyc7SpDrQDDfAL0Fz3DU/sjjFskXRgl65HbnaKHq0XiTmUTx3LACQgLOL7nljy&#10;jd2P3C1ZkxpEFjPKkS+yw1MR/0lt9xJA1IQR0HS7afxdu2HU4pGpuOZGKBn4guIf0M5OE70khQkp&#10;tekpX9envCu1VfqBjZDy+WyJArAGIjybP5UiXowSD6pO+va7arcfmcrKR4gd5CIhPJRYNJZ+ZGzE&#10;o1Nm7vvASYHye4OBQQA/LWhaVNMCNOEaKLK0vPaw4DP0qEQD5DSSxl5hqOo26j1MX8oCJIOBhyTS&#10;3XcgvFTP7Xjr6Wle/wQAAP//AwBQSwMEFAAGAAgAAAAhAIOj2kzgAAAADgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMT8tOwzAQvCPxD9ZW4kadVEqVpnGqgsQFxIHSCzc73jzU2A6224S/Z3OC28zOaHam&#10;PMxmYDf0oXdWQLpOgKGtne5tK+D8+fKYAwtRWi0HZ1HADwY4VPd3pSy0m+wH3k6xZRRiQyEFdDGO&#10;Beeh7tDIsHYjWtIa542MRH3LtZcThZuBb5Jky43sLX3o5IjPHdaX09UI+HrnTf509mo8vjWZUvr1&#10;MoVvIR5W83EPLOIc/8yw1KfqUFEn5a5WBzYI2O42tCWSkKU5ocWS5jtCarllaQa8Kvn/GdUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKT9goPZAgAA4gUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIOj2kzgAAAADgEAAA8AAAAAAAAAAAAAAAAA&#10;MwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABABgAAAAA=&#10;" fillcolor="#bdd6ee [1304]" strokecolor="#70ad47 [3209]">
+              <v:shadow on="t" color="black" opacity="20971f" offset="0,2.2pt"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="20A768CF" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                    <w:pPr>
+                      <w:spacing w:before="17"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-6"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t>Universidad de Ciego de Ávila Máximo Gómez Báez</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="516C9ECC" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                    <w:pPr>
+                      <w:spacing w:before="17"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746EEBF5" wp14:editId="0F07664A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-806450</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>13970</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1479550" cy="594673"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="37" name="Imagen 37"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1479550" cy="594673"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                                            </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5E40F9E6" w14:textId="162D4A24" w:rsidR="0003735D" w:rsidRDefault="007C1475">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="505C4E16" wp14:editId="49F382EF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-908791</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-18703</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7769595" cy="703580"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Imagen 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 115"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7781651" cy="704672"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B43CE4E" w14:textId="77777777" w:rsidR="003B333D" w:rsidRDefault="003B333D" w:rsidP="002D1A8C">
+    <w:p w14:paraId="61B76D59" w14:textId="77777777" w:rsidR="001100BC" w:rsidRDefault="001100BC" w:rsidP="002D1A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16C5AB4C" w14:textId="77777777" w:rsidR="003B333D" w:rsidRDefault="003B333D" w:rsidP="002D1A8C">
+    <w:p w14:paraId="4E11FBAC" w14:textId="77777777" w:rsidR="001100BC" w:rsidRDefault="001100BC" w:rsidP="002D1A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="26A74A8C" w14:textId="24D89B02" w:rsidR="002D1A8C" w:rsidRDefault="005179CA" w:rsidP="002D1A8C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BF5ECA" wp14:editId="6AA82394">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -3360,50 +6080,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BBF4BE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36EA20EA"/>
+    <w:lvl w:ilvl="0" w:tplc="3AB0D03C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F48793E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="229C1802"/>
     <w:lvl w:ilvl="0" w:tplc="F146A6EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5C0A001B" w:tentative="1">
@@ -3481,146 +6290,175 @@
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA3A16"/>
+    <w:rsid w:val="000073D6"/>
     <w:rsid w:val="00026971"/>
+    <w:rsid w:val="0003735D"/>
+    <w:rsid w:val="001100BC"/>
     <w:rsid w:val="00140537"/>
+    <w:rsid w:val="0014124D"/>
     <w:rsid w:val="00141C5E"/>
+    <w:rsid w:val="00177660"/>
     <w:rsid w:val="001C20C8"/>
+    <w:rsid w:val="00212D17"/>
+    <w:rsid w:val="00237ADB"/>
+    <w:rsid w:val="002879C0"/>
     <w:rsid w:val="002D1A8C"/>
     <w:rsid w:val="002D56DB"/>
     <w:rsid w:val="002F0C44"/>
+    <w:rsid w:val="00344A4A"/>
+    <w:rsid w:val="003457F8"/>
     <w:rsid w:val="003820BD"/>
     <w:rsid w:val="003B333D"/>
     <w:rsid w:val="003E259E"/>
     <w:rsid w:val="003E379C"/>
     <w:rsid w:val="00421F1D"/>
     <w:rsid w:val="0042681C"/>
+    <w:rsid w:val="004277BB"/>
     <w:rsid w:val="0045584A"/>
     <w:rsid w:val="004855A1"/>
     <w:rsid w:val="005179CA"/>
+    <w:rsid w:val="005237B3"/>
     <w:rsid w:val="005B05BF"/>
+    <w:rsid w:val="0060443C"/>
+    <w:rsid w:val="006930BC"/>
     <w:rsid w:val="006B7340"/>
     <w:rsid w:val="006B7F45"/>
     <w:rsid w:val="00733440"/>
+    <w:rsid w:val="007C1475"/>
     <w:rsid w:val="0088575E"/>
+    <w:rsid w:val="008D59BF"/>
     <w:rsid w:val="00972D1C"/>
     <w:rsid w:val="009945CB"/>
     <w:rsid w:val="00A54E17"/>
     <w:rsid w:val="00AA3A16"/>
+    <w:rsid w:val="00AA5DBD"/>
+    <w:rsid w:val="00B10D3B"/>
     <w:rsid w:val="00B32968"/>
+    <w:rsid w:val="00B61274"/>
     <w:rsid w:val="00B77D1B"/>
     <w:rsid w:val="00BF21C1"/>
+    <w:rsid w:val="00C43BE2"/>
+    <w:rsid w:val="00C9552B"/>
     <w:rsid w:val="00CC601A"/>
+    <w:rsid w:val="00DA3675"/>
     <w:rsid w:val="00E213B2"/>
+    <w:rsid w:val="00F4451E"/>
+    <w:rsid w:val="00F46CB0"/>
+    <w:rsid w:val="00F913C3"/>
     <w:rsid w:val="00F97830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1A853AB9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C8DB8036-64E3-E643-A99C-55E79EA76ACD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3975,67 +6813,109 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00177660"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AA3A16"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00177660"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
@@ -4190,81 +7070,640 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D1A8C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00026971"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00177660"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177660"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrculaclara">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="008D59BF"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="479808012">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1326008878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="340819883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1947500088">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1314288170">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1647128997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="721751027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1994289395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1191918665">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1504003321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="541787851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="828249385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1387492756">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1190682637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1821462543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636177250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1401366739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711345048">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1169442707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1665163497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2131312816">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1131283408">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1091856115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="398672417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2099936158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="297689420">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="993798718">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="550649345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1039814847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1093354690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1672296212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="623342340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="12808911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="273447011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514735303">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="669672804">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1204094716">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218981448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1085111295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="37828309">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="281116110">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="108548541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1478565789">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4522,78 +7961,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1216</Characters>
+  <Pages>6</Pages>
+  <Words>1347</Words>
+  <Characters>7409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1435</CharactersWithSpaces>
+  <CharactersWithSpaces>8739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Margaret Winker Cook</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>