--- v0 (2025-10-16)
+++ v1 (2026-10-05)
@@ -1,655 +1,3284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4CECA9E5" w14:textId="77777777" w:rsidR="00026971" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+    <w:p w14:paraId="36AFBC63" w14:textId="07606D12" w:rsidR="00F77E7D" w:rsidRDefault="00F77E7D"/>
+    <w:p w14:paraId="0EDB0579" w14:textId="77777777" w:rsidR="00026971" w:rsidRPr="002879C0" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036DAED4" w14:textId="77777777" w:rsidR="003E259E" w:rsidRPr="00203333" w:rsidRDefault="004277BB" w:rsidP="00C229AD">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F80A2B">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="620B65A5" w14:textId="77777777" w:rsidR="00026971" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ETHICAL PRINCIPLES FORM FOR PUBLICATION REGARDING THE USE OF AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D8B384" w14:textId="77777777" w:rsidR="00026971" w:rsidRPr="00203333" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75FCB034" w14:textId="77777777" w:rsidR="002D56DB" w:rsidRDefault="002D56DB" w:rsidP="00AA3A16">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="116B80C9" w14:textId="77777777" w:rsidR="002D56DB" w:rsidRPr="00203333" w:rsidRDefault="002D56DB" w:rsidP="00AA3A16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F53773" w14:textId="43E4912E" w:rsidR="0042681C" w:rsidRDefault="00F80A2B" w:rsidP="00AA3A16">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="64384A7A" w14:textId="77777777" w:rsidR="0042681C" w:rsidRPr="00203333" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F80A2B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F80A2B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>title</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Title:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>:_</w:t>
-      </w:r>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8E11A5" w14:textId="77777777" w:rsidR="00026971" w:rsidRPr="00203333" w:rsidRDefault="004277BB" w:rsidP="008D59BF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B47D34B" w14:textId="68E635A1" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00C229AD" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Estrategia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Gestión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Universitaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00203333" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>(EGU) requests all authors to declare in a transparent and ethical manner whether they used artificial intelligence (AI) tools, generative artificial intelligence, large-scale language models (LLM), writing assistants, image generators, AI-based analysis tools, or other similar technologies during the research, analysis, elaboration, or preparation of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D818A62" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="008D59BF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Did you use any Artificial Intelligence (AI) tools during the research or preparation of the article you are submitting to EGU?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA6BCE6" w14:textId="5D4CF508" w:rsidR="008D59BF" w:rsidRPr="00203333" w:rsidRDefault="00DF13CD" w:rsidP="008D59BF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="008D59BF" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    NO__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A9A198" w14:textId="6C610D85" w:rsidR="00237ADB" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you selected "No", skip directly to the section: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF13CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Declaration of non-use of AI in the article</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF13CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A8F61F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>If you selected "Yes", please complete the following sections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF6DC0E" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identification of the AI ​​tool used</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B64C1ED" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Complete one row for each AI tool used.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrculaclara"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="618"/>
+        <w:gridCol w:w="2102"/>
+        <w:gridCol w:w="2783"/>
+        <w:gridCol w:w="2161"/>
+        <w:gridCol w:w="2112"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="003457F8" w14:paraId="2A8FE19E" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43708DD2" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD7A45" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Tool or platform</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A487FC2" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Company or developer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5A1562" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Version or model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF33D9F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00203333">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Date or period of use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="152873FE" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCF309B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63888BB7" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0864CA6B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB623AB" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8324D2" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="5CE3AE0B" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF699BC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E749F8E" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B19F7C1" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4299E7" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C17173F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="529D1298" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2598B3E4" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E39E7C6" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7D8EBE" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71D9D395" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C96DCAF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="0ECC916B" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDF3612" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="042A3D1D" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63773CA7" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="705EB891" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDB9413" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58F37ABB" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0042681C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Claude, Gemini, Copilot, Perplexity, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>DeepSeek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>, AI tools integrated into statistical software, image generation tools, AI-assisted translation tools, among others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB82F01" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00203333" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Detailed description of AI usage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EFEF63" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00203333" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>In which section was AI used?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABF8162" w14:textId="3E20A7C9" w:rsidR="00F46CB0" w:rsidRPr="00203333" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Qualification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Theoretical framework/literature review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Materials and methods/Methodology (depending on the type of article)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Results and discussion: specify which one(s)____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Tables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Figures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Supplementary material</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD34CF7" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Purpose of the use of AI in a general sense</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483C7AB1" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Please select all that apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533BC5C5" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>a) Preparation and writing of the manuscript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371EFEDE" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Spelling and grammar correction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B245E7E" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Improvement of style, clarity or fluency of language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D49EB6D" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Translation of text originally prepared by the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D9A4C5" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Manuscript organization or structuring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1392C9E6" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Preparation or modification of paragraphs or sections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0158361B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Generation of new text subsequently incorporated into the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30204A1B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Preparation of the summary/abstract/summary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C7AC4C" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Creation of title, keywords or other elements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4429D7AF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>b) Research and literature review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14441E4F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Initial identification or exploration of literature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144B65FD" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Organization/classification of documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B94519C" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Synthesis or summary of scientific literature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740B9813" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Support in a systematic review, scoping review, bibliometric review or meta-analysis, or other type of review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD5F8E6" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identifying themes, patterns, or categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABA9440" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Another use related to review in a general sense: Which one(s)? _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D64F77" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>c) Data analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B35781" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Data cleaning or debugging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2530D073" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Coding or programming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB9846C" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Statistical analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541A095C" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Qualitative analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E5FE5E" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Classification, categorization, or coding of information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635C1DDC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Pattern identification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF26639" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Interpretation or explanation of results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714888B9" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Generation or selection of analytical models/methodologies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B21041" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78264894" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>d) Figures, tables, images or supplementary materials used in the article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBB5418" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Image generation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00960027" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Image editing or transformation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15908D25" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Table creation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65838807" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Creation of figures, graphs or visualizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020653BE" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Generation of supplementary material.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C75E10" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467074F0" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uses (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634305F5" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Another use of AI not previously considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4881FD" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Please specify:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AF95AA" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480D4A90" w14:textId="77777777" w:rsidR="004277BB" w:rsidRPr="00203333" w:rsidRDefault="004277BB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F24BCF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Level of influence that AI had on scientific content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A531858" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Indicate which of the following situations best describes the use made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D9C122" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Level 1: assistive use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD31509" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>AI was used exclusively for auxiliary tasks, such as linguistic correction, spelling, formatting, translation or clarity improvement, without contributing substantive scientific content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DAD262" w14:textId="60DEE586" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Ye</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC5EAD1" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Level 2: analytical or interpretive use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCE3F60" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>AI helped organize information, identify patterns, suggest approaches, compare alternatives, analyze information, or support interpretation, but the final scientific decisions were made and verified by the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F620B7B" w14:textId="1D62F640" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Ye</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5F6412" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Level 3: Generation of scientific content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198EE015" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The AI ​​generated text, analysis, interpretations, images, tables, code, hypotheses, or other content that was subsequently incorporated into the manuscript after human review and verification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19373B6E" w14:textId="67AF08A3" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Ye</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EFAE78" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Level 4: Substantive influence on arguments, analyses, or conclusions made</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640524AF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The AI ​​tool significantly influenced central arguments, methodological decisions, analysis, interpretation of results, and conclusions of the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345D276A" w14:textId="02AD77C0" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Ye</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BDDF2D" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Human verification and control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3327C11A" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Authors must confirm that all content generated or modified using AI was subjected to human review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1727D0C0" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Please tick all that apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D80021B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>All AI-generated content that was incorporated into the manuscript was personally reviewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DDB407" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The accuracy of the claims produced or suggested by the AI ​​was verified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5051DF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The citations and references, as well as the DOIs and URLs provided or suggested by the AI, were verified, and therefore, it was verified that they were not non-existent, incorrect or fabricated references and therefore false.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A61D658" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>It was verified that both the quotes and their respective references actually support the claims made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3668AB09" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The data, calculations, results, tables and/or figures or other supplementary materials generated or modified by AI were verified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68765388" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>It was verified that the final content reflects the decisions and scientific judgment of the authors themselves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6F6B64" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>AI was not used to replace the intellectual responsibility of the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33778CC8" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00203333" w:rsidRDefault="00B10D3B" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C60AA01" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00237ADB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Declaration of non-use of AI in the article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73669791" w14:textId="14694F6A" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00263A55" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The authors declare that they did not use generative AI tools, AI-assisted technologies, or any type of AI in the research, preparation, and presentation of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D18026" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00203333" w:rsidRDefault="00B10D3B" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2E0FFE" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Authorial responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B28431E" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The authors declare that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A38016" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The AI ​​is not and will not be listed as an author or co-author of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75758995" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Human authors retain full responsibility for the scientific content of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392BFECF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The use of AI does not replace the authors' responsibility for the accuracy, originality, integrity, and scientific validity of the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DB1168" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>The information generated by the AI ​​was verified before being incorporated into the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A37A430" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00B10D3B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Third-party content was not presented as one's own without proper attribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A2A460" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00203333" w:rsidRDefault="00B10D3B" w:rsidP="00B10D3B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3188AFAC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Corresponding author certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C8272F" w14:textId="77777777" w:rsidR="002D56DB" w:rsidRPr="00203333" w:rsidRDefault="00177660" w:rsidP="002879C0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare, on behalf of all authors, that the information provided in this form is complete, accurate, and truthful. I further certify that all authors are aware of and accept this declaration, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and therefore assume full responsibility for the scientific, ethical, and editorial content of the submitted article. For this reason:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10941DC7" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00203333" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__We are happy with the decision the editorial committee makes regarding our article with respect to the use of AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D471DC2" w14:textId="77777777" w:rsidR="00DA3675" w:rsidRPr="00203333" w:rsidRDefault="00DA3675" w:rsidP="00C43BE2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4D535F" w14:textId="77777777" w:rsidR="006C1738" w:rsidRPr="00203333" w:rsidRDefault="00972D1C" w:rsidP="00C43BE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name and surname of the corresponding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>author:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8450AF" w14:textId="77777777" w:rsidR="00972D1C" w:rsidRPr="00203333" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68181600" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F10E253" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C792AC" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1452A887" w14:textId="77777777" w:rsidR="00972D1C" w:rsidRPr="00203333" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Signature:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421806EE" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="00203333" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECEA1AB" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="00203333" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481CE25B" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="00203333" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1724909B" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="00203333" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CC5216" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="00203333" w:rsidRDefault="00237ADB" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697616A4" w14:textId="782A48DA" w:rsidR="00B32968" w:rsidRPr="00203333" w:rsidRDefault="00B32968" w:rsidP="00C43BE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>________________________________________________________</w:t>
-[...457 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-[...14 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId7"/>
+        </w:rPr>
+        <w:t>Authors must submit this form along with the originality letter to the journal's email address. This form must also be uploaded as a supplementary file, along with the originality letter, to the journal's OJS platform when submitting the article. While the journal allows the use of AI in its articles, the editorial committee reserves the right to evaluate the article and determine whether the percentage obtained through Turnitin (potential AI-generated writing) is too high. The committee will then decide whether the percentage should be: reduced (the editor will specify the maximum acceptable percentage, taking into account the scope of the study and the information provided in this form); accepted, considering the information provided in this form; or, conversely, the editorial committee may reject the article due to its high percentage and non-compliance with other requirements outlined in this form. It is important to note that Turnitin does not play a decisive role in the future acceptance of articles, but it is used as a means of ongoing monitoring of the flow of documents submitted to the journal. In this way, the results reflected by this tool are being reviewed at all times by the editorial committee, in order to interpret its results, and from its study and analysis be able to reach a verdict.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724F8D22" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="00203333" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E63F58" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1905AF" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FBE802" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390081F9" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63870100" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3E4B25" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D5A4BA" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441D6F0D" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383A2CC0" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="0003735D"/>
+    <w:p w14:paraId="2AD39239" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203333">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0003735D" w:rsidRPr="00203333" w:rsidSect="0045584A">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="993" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2705FA2B" w14:textId="77777777" w:rsidR="00F86FE2" w:rsidRDefault="00F86FE2" w:rsidP="002D1A8C">
+    <w:p w14:paraId="57E88BFE" w14:textId="77777777" w:rsidR="0028278A" w:rsidRDefault="0028278A" w:rsidP="002D1A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="616C2AB4" w14:textId="77777777" w:rsidR="00F86FE2" w:rsidRDefault="00F86FE2" w:rsidP="002D1A8C">
+    <w:p w14:paraId="74ED8A4A" w14:textId="77777777" w:rsidR="0028278A" w:rsidRDefault="0028278A" w:rsidP="002D1A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -665,84 +3294,487 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Rounded MT Bold">
+    <w:panose1 w:val="020F0704030504030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="083DF44D" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16506319" wp14:editId="24F66B0F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4394200</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9639300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3155950" cy="212725"/>
+              <wp:effectExtent l="95250" t="57150" r="101600" b="111125"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Cuadro de texto 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3155950" cy="212725"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent5">
+                          <a:lumMod val="40000"/>
+                          <a:lumOff val="60000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent6"/>
+                        </a:solidFill>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw blurRad="44450" dist="27940" dir="5400000" algn="ctr">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="32000"/>
+                          </a:srgbClr>
+                        </a:outerShdw>
+                      </a:effectLst>
+                      <a:scene3d>
+                        <a:camera prst="orthographicFront">
+                          <a:rot lat="0" lon="0" rev="0"/>
+                        </a:camera>
+                        <a:lightRig rig="balanced" dir="t">
+                          <a:rot lat="0" lon="0" rev="8700000"/>
+                        </a:lightRig>
+                      </a:scene3d>
+                      <a:sp3d>
+                        <a:bevelT w="190500" h="38100"/>
+                      </a:sp3d>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65DB193B" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                          <w:pPr>
+                            <w:spacing w:before="17"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-6"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t>University of Ciego de Ávila Máximo Gómez Báez</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2163E106" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                          <w:pPr>
+                            <w:spacing w:before="17"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="16506319" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:346pt;margin-top:759pt;width:248.5pt;height:16.75pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk/YKD2QIAAOIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC6N7IVOw8jcpAmSFGg&#10;LyTpB1AkZQmlSHVJWU6/vkPScpL20KKoDzKX5M7u7M7y4nLXabZV5Fprymx+NMuYMsLK1mzK7OvD&#10;7ZuzjDnPjeTaGlVmj8pll+vXry7GfqUK21gtFTGAGLca+zJrvO9Xee5EozrujmyvDA5rSx33MGmT&#10;S+Ij0DudF7PZST5akj1ZoZzD7k06zNYRv66V8J/r2inPdJkhNx+/FL9V+ObrC77aEO+bVuzT4P+Q&#10;Rcdbg6AHqBvuORuo/Q2qawVZZ2t/JGyX27puhYocwGY++4XNfcN7FbmgOK4/lMn9P1jxafuFWCvL&#10;rMiY4R1adD1wSZZJxbzaecuKUKSxdyvcve9x2+/e2h2aHQm7/oMV3xwz9rrhZqOuiOzYKC6R5Dx4&#10;5s9cE44LINX40UpE44O3EWhXUxcqiJowoKNZj4cGIQ8msHk8Xy7PlzgSOCvmxWmxjCH4avLuyfl3&#10;ynYsLMqMIICIzrcfnA/Z8NV0JQRzVrfyttU6GkF06loT23LIhQuhjF9Gdz10SDftL2b4JeFgG/JK&#10;2yfTNkJE+QakGPBFEG3+Lu7JntgzZwAnbxWFDUKxXoNXdN/IkVV6oDuOVi4Wi1Ak2YYSFKfni2hA&#10;9cuYOyyuNxhX4Smyc7SpDrQDDfAL0Fz3DU/sjjFskXRgl65HbnaKHq0XiTmUTx3LACQgLOL7nljy&#10;jd2P3C1ZkxpEFjPKkS+yw1MR/0lt9xJA1IQR0HS7afxdu2HU4pGpuOZGKBn4guIf0M5OE70khQkp&#10;tekpX9envCu1VfqBjZDy+WyJArAGIjybP5UiXowSD6pO+va7arcfmcrKR4gd5CIhPJRYNJZ+ZGzE&#10;o1Nm7vvASYHye4OBQQA/LWhaVNMCNOEaKLK0vPaw4DP0qEQD5DSSxl5hqOo26j1MX8oCJIOBhyTS&#10;3XcgvFTP7Xjr6Wle/wQAAP//AwBQSwMEFAAGAAgAAAAhAIOj2kzgAAAADgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMT8tOwzAQvCPxD9ZW4kadVEqVpnGqgsQFxIHSCzc73jzU2A6224S/Z3OC28zOaHam&#10;PMxmYDf0oXdWQLpOgKGtne5tK+D8+fKYAwtRWi0HZ1HADwY4VPd3pSy0m+wH3k6xZRRiQyEFdDGO&#10;Beeh7tDIsHYjWtIa542MRH3LtZcThZuBb5Jky43sLX3o5IjPHdaX09UI+HrnTf509mo8vjWZUvr1&#10;MoVvIR5W83EPLOIc/8yw1KfqUFEn5a5WBzYI2O42tCWSkKU5ocWS5jtCarllaQa8Kvn/GdUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKT9goPZAgAA4gUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIOj2kzgAAAADgEAAA8AAAAAAAAAAAAAAAAA&#10;MwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABABgAAAAA=&#10;" fillcolor="#bdd6ee [1304]" strokecolor="#70ad47 [3209]">
+              <v:shadow on="t" color="black" opacity="20971f" offset="0,2.2pt"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="65DB193B" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                    <w:pPr>
+                      <w:spacing w:before="17"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-6"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t>University of Ciego de Ávila Máximo Gómez Báez</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2163E106" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                    <w:pPr>
+                      <w:spacing w:before="17"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C75E209" wp14:editId="716D46F6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-806450</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>13970</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1479550" cy="594673"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="37" name="Imagen 37"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1479550" cy="594673"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                                            </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="66DBCFD9" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="007C1475">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="412FEC85" wp14:editId="66918A4C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-908791</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-18703</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7769595" cy="703580"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Imagen 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 115"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7781651" cy="704672"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72FDBB2C" w14:textId="77777777" w:rsidR="00F86FE2" w:rsidRDefault="00F86FE2" w:rsidP="002D1A8C">
+    <w:p w14:paraId="11966838" w14:textId="77777777" w:rsidR="0028278A" w:rsidRDefault="0028278A" w:rsidP="002D1A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A2E9803" w14:textId="77777777" w:rsidR="00F86FE2" w:rsidRDefault="00F86FE2" w:rsidP="002D1A8C">
+    <w:p w14:paraId="08BCE352" w14:textId="77777777" w:rsidR="0028278A" w:rsidRDefault="0028278A" w:rsidP="002D1A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26A74A8C" w14:textId="24D89B02" w:rsidR="002D1A8C" w:rsidRDefault="005179CA" w:rsidP="002D1A8C">
+  <w:p w14:paraId="4EF37CBD" w14:textId="77777777" w:rsidR="002D1A8C" w:rsidRDefault="005179CA" w:rsidP="002D1A8C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BF5ECA" wp14:editId="6AA82394">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08484774" wp14:editId="57E9D8D3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-443552</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8493125" cy="887104"/>
           <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="30" name="Imagen 30"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -761,51 +3793,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8495069" cy="887307"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="13440250" w14:textId="77777777" w:rsidR="002D1A8C" w:rsidRDefault="002D1A8C">
+  <w:p w14:paraId="6E054F93" w14:textId="77777777" w:rsidR="002D1A8C" w:rsidRDefault="002D1A8C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07310D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="207CBBA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1536,50 +4568,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BBF4BE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36EA20EA"/>
+    <w:lvl w:ilvl="0" w:tplc="3AB0D03C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F48793E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="229C1802"/>
     <w:lvl w:ilvl="0" w:tplc="F146A6EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5C0A001B" w:tentative="1">
@@ -1657,144 +4778,184 @@
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA3A16"/>
+    <w:rsid w:val="000073D6"/>
     <w:rsid w:val="00026971"/>
+    <w:rsid w:val="0003735D"/>
+    <w:rsid w:val="0013531A"/>
+    <w:rsid w:val="00140537"/>
+    <w:rsid w:val="0014124D"/>
     <w:rsid w:val="00141C5E"/>
+    <w:rsid w:val="00177660"/>
     <w:rsid w:val="001C20C8"/>
+    <w:rsid w:val="00203333"/>
+    <w:rsid w:val="00212D17"/>
+    <w:rsid w:val="00237ADB"/>
+    <w:rsid w:val="00263A55"/>
+    <w:rsid w:val="0028278A"/>
+    <w:rsid w:val="002879C0"/>
     <w:rsid w:val="002D1A8C"/>
     <w:rsid w:val="002D56DB"/>
+    <w:rsid w:val="002F0C44"/>
+    <w:rsid w:val="00344A4A"/>
+    <w:rsid w:val="003457F8"/>
     <w:rsid w:val="003820BD"/>
+    <w:rsid w:val="003B333D"/>
     <w:rsid w:val="003E259E"/>
     <w:rsid w:val="003E379C"/>
     <w:rsid w:val="00421F1D"/>
     <w:rsid w:val="0042681C"/>
+    <w:rsid w:val="004277BB"/>
     <w:rsid w:val="0045584A"/>
+    <w:rsid w:val="00477643"/>
     <w:rsid w:val="004855A1"/>
     <w:rsid w:val="005179CA"/>
+    <w:rsid w:val="005237B3"/>
+    <w:rsid w:val="005909E6"/>
     <w:rsid w:val="005B05BF"/>
+    <w:rsid w:val="0060443C"/>
+    <w:rsid w:val="006930BC"/>
+    <w:rsid w:val="006A7AEF"/>
     <w:rsid w:val="006B7340"/>
     <w:rsid w:val="006B7F45"/>
     <w:rsid w:val="00733440"/>
+    <w:rsid w:val="007C1475"/>
     <w:rsid w:val="0088575E"/>
+    <w:rsid w:val="008D59BF"/>
     <w:rsid w:val="00972D1C"/>
     <w:rsid w:val="009945CB"/>
+    <w:rsid w:val="00A54E17"/>
     <w:rsid w:val="00AA3A16"/>
+    <w:rsid w:val="00AA5DBD"/>
+    <w:rsid w:val="00B10D3B"/>
     <w:rsid w:val="00B32968"/>
-    <w:rsid w:val="00B41134"/>
+    <w:rsid w:val="00B61274"/>
     <w:rsid w:val="00B77D1B"/>
     <w:rsid w:val="00BF21C1"/>
+    <w:rsid w:val="00C229AD"/>
+    <w:rsid w:val="00C43BE2"/>
+    <w:rsid w:val="00C9552B"/>
     <w:rsid w:val="00CC601A"/>
+    <w:rsid w:val="00DA3675"/>
+    <w:rsid w:val="00DF13CD"/>
     <w:rsid w:val="00E213B2"/>
-    <w:rsid w:val="00F80A2B"/>
-    <w:rsid w:val="00F86FE2"/>
+    <w:rsid w:val="00E85FCC"/>
+    <w:rsid w:val="00F46CB0"/>
+    <w:rsid w:val="00F77E7D"/>
+    <w:rsid w:val="00F913C3"/>
+    <w:rsid w:val="00F97830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A853AB9"/>
+  <w14:docId w14:val="419BAE94"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C8DB8036-64E3-E643-A99C-55E79EA76ACD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2149,67 +5310,109 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00177660"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AA3A16"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00177660"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
@@ -2364,81 +5567,640 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D1A8C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00026971"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00177660"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177660"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrculaclara">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="008D59BF"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="479808012">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1326008878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="340819883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1947500088">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1314288170">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1647128997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="721751027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1994289395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1191918665">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1504003321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="541787851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="828249385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1387492756">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1190682637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1821462543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636177250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1401366739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711345048">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1169442707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1665163497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2131312816">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1131283408">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1091856115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="398672417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2099936158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="297689420">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="993798718">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="550649345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1039814847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1093354690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1672296212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="623342340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="12808911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="273447011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514735303">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="669672804">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1204094716">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218981448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1085111295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="37828309">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="281116110">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="108548541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1478565789">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2696,78 +6458,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1166</Characters>
+  <Pages>6</Pages>
+  <Words>1273</Words>
+  <Characters>7007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1375</CharactersWithSpaces>
+  <CharactersWithSpaces>8264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Margaret Winker Cook</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>