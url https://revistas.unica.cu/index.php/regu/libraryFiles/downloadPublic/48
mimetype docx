--- v0 (2025-10-15)
+++ v1 (2026-10-05)
@@ -1,2762 +1,3583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4CECA9E5" w14:textId="77777777" w:rsidR="00026971" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+    <w:p w14:paraId="433004E1" w14:textId="1B0A9854" w:rsidR="007E3750" w:rsidRDefault="007E3750"/>
+    <w:p w14:paraId="24380F05" w14:textId="77777777" w:rsidR="00026971" w:rsidRPr="002879C0" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A50025" w14:textId="77777777" w:rsidR="003E259E" w:rsidRPr="004277BB" w:rsidRDefault="004277BB" w:rsidP="00A71256">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D26671">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004277BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D26671">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>PRINCÍPIOS ÉTICOS PARA PUBLICAÇÃO RELATIVOS AO USO DE IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7603504C" w14:textId="77777777" w:rsidR="00026971" w:rsidRPr="002879C0" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782C7109" w14:textId="77777777" w:rsidR="002D56DB" w:rsidRPr="004277BB" w:rsidRDefault="002D56DB" w:rsidP="00AA3A16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF9692B" w14:textId="77777777" w:rsidR="0042681C" w:rsidRPr="004277BB" w:rsidRDefault="00026971" w:rsidP="00AA3A16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>artigo:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-        <w:t>publicação</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A447D0D" w14:textId="77777777" w:rsidR="00026971" w:rsidRPr="002879C0" w:rsidRDefault="004277BB" w:rsidP="008D59BF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007E1AD1" w14:textId="29B85865" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00A71256" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Estrategia y Gestión Universitaria</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>EGU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicita a todos os autores que declarem de forma transparente </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ética se utilizaram ferramentas de inteligência artificial (IA), inteligência artificial generativa, modelos de linguagem em larga escala (LLM), assistentes de escrita, geradores de imagens, ferramentas de análise baseadas em IA ou outras tecnologias semelhantes durante a pesquisa, análise, elaboração ou preparação do manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D77528" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="002879C0" w:rsidRDefault="00177660" w:rsidP="008D59BF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Você utilizou alguma ferramenta de Inteligência Artificial (IA) durante a pesquisa ou preparação do artigo que está submetendo à EGU?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B63FF8" w14:textId="2242D779" w:rsidR="008D59BF" w:rsidRPr="002879C0" w:rsidRDefault="004A0AC0" w:rsidP="008D59BF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D59BF" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D26671">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004A0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC0FA86" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se você selecionou "Não", pule diretamente para a seção: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Declaração de não utilização de IA no artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C57C7B7" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Se você selecionou "Sim", preencha as seções a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E957393" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identificação da ferramenta de IA utilizada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667F9BCD" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Preencha uma linha para cada ferramenta de IA utilizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrculaclara"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="690"/>
+        <w:gridCol w:w="2555"/>
+        <w:gridCol w:w="2656"/>
+        <w:gridCol w:w="1763"/>
+        <w:gridCol w:w="2112"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="006F3A86" w14:paraId="67BE53A9" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4888F9AA" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Não</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49DEC1B4" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Ferramenta ou plataforma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01B9F328" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Empresa ou incorporadora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55B1F410" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Versão ou modelo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26ECDBF0" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>Data ou período de utilização</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="1EB8FF30" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9C738F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C09DD6A" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="717FE247" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5218B587" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F8E013" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="33AE5490" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A229673" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF29497" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="043B4465" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70BB7A81" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6357A052" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="65C115E0" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41EEEBEF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05DDFE94" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="307C2392" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="256D6D89" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="720FDDE9" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014124D" w:rsidRPr="00177660" w14:paraId="57D1B752" w14:textId="77777777" w:rsidTr="008D59BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B71114F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB1E2DB" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7258DF9F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5687BE89" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30A57DA4" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2372AE37" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ChatGPT, Claude, Gemini, Copilot, Perplexity, DeepSeek, ferramentas de IA integradas em softwares estatísticos, ferramentas de geração de imagens, ferramentas de tradução assistida por IA, entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>outras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01923D44" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00177660" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Descrição detalhada da utilização da IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6244FF8A" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00177660" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Em qual seção a IA foi utilizada?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0C46ED" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRPr="00F46CB0" w:rsidRDefault="00F46CB0" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Qualificação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__Resumo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Introdução</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Referencial teórico/revisão da literatura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Materiais e métodos/Metodologia (dependendo do tipo de artigo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Resultados e discussão: especifique qual(is)____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Conclusões</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Tabelas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Figuras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Material suplementar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E099F5B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Finalidade do uso da IA ​​em um sentido geral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623334CE" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Selecione todas as opções que se aplicam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617DBF5D" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>a) Preparação e redação do manuscrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30234EA5" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Correção ortográfica e gramatical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558CCD15" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Aprimoramento do estilo, da clareza ou da fluência da linguagem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A480DD" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Tradução de texto originalmente preparado pelos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F056C7" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Organização ou estruturação de manuscritos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393E0ED9" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Preparação ou modificação de parágrafos ou seções.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCC6CA8" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Geração de novo texto posteriormente incorporado ao manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697129FE" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="002A6B8D" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="002A6B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Preparação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="002A6B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="002A6B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="002A6B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>/abstract/summary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3564E19F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Criação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de título, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>-chave ou outros elementos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A305D43" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>b) Pesquisa e revisão da literatura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C76BEA4" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identificação inicial ou exploração da literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627C5140" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Organização/classificação de documentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5645DC84" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Síntese ou resumo da literatura científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51298CBE" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Apoio em uma revisão sistemática, revisão de escopo, revisão bibliométrica ou meta-análise, ou outro tipo de revisão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4209383B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identificar temas, padrões ou categorias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BEF5CA" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Outro uso relacionado à revisão em um sentido geral: Qual(is)? _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E835BB" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>c) Análise de dados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6561F769" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Limpeza ou depuração de dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5D64FC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Codificação ou programação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF822B0" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Análise estatística.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29579F9E" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Análise qualitativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2193369C" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Classificação, categorização ou codificação de informações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A2B9B8" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Identificação de padrões.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BB806B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Interpretação ou explicação dos resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3A41AB" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Geração ou seleção de modelos/metodologias analíticas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F60AD3" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Outro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770A01FD" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>d) Figuras, tabelas, imagens ou materiais suplementares utilizados no artigo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB2FBC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Geração de imagens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20631DA2" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Edição ou transformação de imagens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15749DA1" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Criação de tabela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CFF1CC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Criação de figuras, gráficos ou visualizações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057BDD74" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Geração de material suplementar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEB6369" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Outro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10519CCC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>e) Outros usos (se aplicável)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F8F615" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Outra aplicação da IA ​​que não havia sido considerada anteriormente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B055167" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Por favor, especifique:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7610CB16" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="008D59BF" w:rsidP="00177660">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4BEFB1" w14:textId="77777777" w:rsidR="004277BB" w:rsidRPr="00177660" w:rsidRDefault="004277BB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65375E4C" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nível de influência que a IA teve no conteúdo científico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18297356" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Indique qual das seguintes situações descreve melhor o uso realizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093A6909" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1: uso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>assistivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="20DC39FD" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>A IA foi utilizada exclusivamente para tarefas auxiliares, como correção linguística, ortografia, formatação, tradução ou melhoria da clareza, sem contribuir com conteúdo científico substancial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA96FD5" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E341ECF" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nível 2: uso analítico ou interpretativo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608EE2A2" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>A IA ajudou a organizar informações, identificar padrões, sugerir abordagens, comparar alternativas, analisar informações ou apoiar a interpretação, mas as decisões científicas finais foram tomadas e verificadas pelos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64994F5E" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6886C647" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nível 3: Geração de conteúdo científico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157178AC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>O texto, as análises, as interpretações, as imagens, as tabelas, o código, as hipóteses e outros conteúdos gerados por IA foram posteriormente incorporados ao manuscrito após revisão e verificação humana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2F2105" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5412A20B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00F46CB0" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Nível 4: Influência substancial nos argumentos, análises ou conclusões apresentadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DF690B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>A ferramenta de IA influenciou significativamente os argumentos centrais, as decisões metodológicas, a análise, a interpretação dos resultados e as conclusões do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACDBE29" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Sim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02050BB5" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Verificação e controle humanos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169EC5F2" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Os autores devem confirmar que todo o conteúdo gerado ou modificado por meio de IA foi submetido à revisão humana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641C8851" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Por favor, selecione todas as opções aplicáveis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A66D22" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Todo o conteúdo gerado por IA que foi incorporado ao manuscrito foi revisado pessoalmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB585CC" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>A precisão das afirmações produzidas ou sugeridas pela IA foi verificada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADAB1C8" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>As citações e referências, assim como os DOIs e URLs fornecidos ou sugeridos pela IA, foram verificados e, portanto, constatou-se que não se tratavam de referências inexistentes, incorretas ou fabricadas e, consequentemente, falsas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E33B38" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Foi verificado que tanto as citações quanto suas respectivas referências corroboram as afirmações feitas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4263AD08" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB" w:rsidRPr="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Os dados, cálculos, resultados, tabelas e/ou figuras ou outros materiais suplementares gerados ou modificados por IA foram verificados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F1F602" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Verificou-se que o conteúdo final reflete as decisões e o julgamento científico dos próprios autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517765FE" w14:textId="77777777" w:rsidR="00177660" w:rsidRDefault="00F913C3" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>A inteligência artificial não foi usada para substituir a responsabilidade intelectual dos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C90B51C" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00177660" w:rsidRDefault="00B10D3B" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0680EC56" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00237ADB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Declaração de não utilização de IA no artigo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF747C8" w14:textId="5098C46B" w:rsidR="00177660" w:rsidRDefault="00A71256" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>declaram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>utilizaram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00237ADB" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ferramentas de IA generativa, tecnologias assistidas por IA ou qualquer tipo de IA na pesquisa, preparação e apresentação deste artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B898166" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00177660" w:rsidRDefault="00B10D3B" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0535F34F" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Responsabilidade do autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C3DB98" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00177660" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Os autores declaram que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CC0B0B" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>A IA não é e não será listada como autora ou coautora do manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD08103" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Os autores humanos mantêm total responsabilidade pelo conteúdo científico do artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F21CAB" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>O uso de IA não substitui a responsabilidade dos autores pela precisão, originalidade, integridade e validade científica do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B429805" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>As informações geradas pela IA foram verificadas antes de serem incorporadas ao manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CEF817" w14:textId="77777777" w:rsidR="00F46CB0" w:rsidRDefault="00237ADB" w:rsidP="00B10D3B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00177660" w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Conteúdo de terceiros não foi apresentado como se fosse próprio sem a devida atribuição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4310895C" w14:textId="77777777" w:rsidR="00B10D3B" w:rsidRPr="00B10D3B" w:rsidRDefault="00B10D3B" w:rsidP="00B10D3B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7263C3" w14:textId="77777777" w:rsidR="00177660" w:rsidRPr="00177660" w:rsidRDefault="00237ADB" w:rsidP="00177660">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>Certificação do autor correspondente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6A2BC5" w14:textId="77777777" w:rsidR="002D56DB" w:rsidRDefault="00177660" w:rsidP="002879C0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro, em nome de todos os autores, que as informações fornecidas neste formulário são completas, precisas e verdadeiras. Certifico ainda que todos os autores estão cientes e aceitam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>esta declaração e, portanto, assumem total responsabilidade pelo conteúdo científico, ético e editorial do artigo submetido. Por este motivo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331E0F31" w14:textId="19611105" w:rsidR="00F46CB0" w:rsidRPr="00177660" w:rsidRDefault="00A71256" w:rsidP="00F46CB0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estamos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>satisfeitos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t>decisão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F46CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tomada pelo comitê editorial em relação ao nosso artigo sobre o uso de IA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23399090" w14:textId="77777777" w:rsidR="00DA3675" w:rsidRPr="002879C0" w:rsidRDefault="00DA3675" w:rsidP="00C43BE2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726B9BE8" w14:textId="77777777" w:rsidR="006C1738" w:rsidRPr="002879C0" w:rsidRDefault="00972D1C" w:rsidP="00C43BE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome e sobrenome do autor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>correspondente:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25490AF2" w14:textId="77777777" w:rsidR="00972D1C" w:rsidRPr="002879C0" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E359C89" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C31D91" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D522FCB" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00237ADB" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55008312" w14:textId="77777777" w:rsidR="00972D1C" w:rsidRPr="002879C0" w:rsidRDefault="00972D1C" w:rsidP="0045584A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2730"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Assinatura:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB11AFD" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18652066" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A989D47" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD69DC9" w14:textId="77777777" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036FFE91" w14:textId="77777777" w:rsidR="00237ADB" w:rsidRPr="002879C0" w:rsidRDefault="00237ADB" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A85AC48" w14:textId="3BD6A4A3" w:rsidR="00B32968" w:rsidRPr="002879C0" w:rsidRDefault="00B32968" w:rsidP="00C43BE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Observação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00177660" w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71256">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
-        </w:rPr>
-        <w:t>sobre</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>devem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D26671">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> o </w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enviar este </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D26671">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-        <w:t>uso</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>formulário</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D26671">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juntamente com a carta de originalidade para o endereço de e-mail da revista. Este formulário também deve ser carregado como arquivo suplementar, juntamente com a carta de originalidade, na plataforma OJS da revista no momento da submissão do artigo. Embora a revista permita o uso de IA em seus artigos, o comitê editorial reserva-se o direito de avaliar o artigo e determinar se a porcentagem obtida por meio do Turnitin (potencial de escrita gerada por IA) é muito alta. O comitê decidirá então se a porcentagem deve ser: reduzida (o editor especificará a porcentagem máxima aceitável, levando em consideração o escopo do estudo e as informações fornecidas neste formulário); aceita, considerando as informações fornecidas neste formulário; ou, inversamente, o comitê editorial poderá rejeitar o artigo devido à sua alta porcentagem e ao não cumprimento de outros requisitos descritos neste formulário. É importante ressaltar que o Turnitin não desempenha um papel decisivo na futura aceitação de artigos, mas é utilizado como meio de monitoramento contínuo do fluxo de documentos submetidos à revista. Dessa forma, os resultados obtidos por essa ferramenta são constantemente revisados ​​pelo comitê editorial, a fim de interpretar seus resultados e, a partir de seu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D26671">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-        <w:t>Título</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>análise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D26671">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> do </w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-        <w:t>artigo</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>chegar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0042681C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002879C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="22"/>
-[...2449 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId7"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veredicto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752F3B6B" w14:textId="77777777" w:rsidR="00B32968" w:rsidRDefault="00B32968" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30075C0D" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25633305" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A9078D" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1493AA08" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEEA768" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01992AF5" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C11BB50" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4BE2BF" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D" w:rsidP="00B32968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D46BA57" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="00AE72D7" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D67664F" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="002879C0" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A753D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0003735D" w:rsidRPr="002879C0" w:rsidSect="0045584A">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="993" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA7FBDA" w14:textId="77777777" w:rsidR="00C045D6" w:rsidRDefault="00C045D6" w:rsidP="002D1A8C">
+    <w:p w14:paraId="7DCB0430" w14:textId="77777777" w:rsidR="008D2DD8" w:rsidRDefault="008D2DD8" w:rsidP="002D1A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A58B633" w14:textId="77777777" w:rsidR="00C045D6" w:rsidRDefault="00C045D6" w:rsidP="002D1A8C">
+    <w:p w14:paraId="1101CE70" w14:textId="77777777" w:rsidR="008D2DD8" w:rsidRDefault="008D2DD8" w:rsidP="002D1A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2772,84 +3593,487 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Rounded MT Bold">
+    <w:panose1 w:val="020F0704030504030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6AD71924" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="0003735D">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5530794C" wp14:editId="3FAA464E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4394200</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9639300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3155950" cy="212725"/>
+              <wp:effectExtent l="95250" t="57150" r="101600" b="111125"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Cuadro de texto 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3155950" cy="212725"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent5">
+                          <a:lumMod val="40000"/>
+                          <a:lumOff val="60000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent6"/>
+                        </a:solidFill>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw blurRad="44450" dist="27940" dir="5400000" algn="ctr">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="32000"/>
+                          </a:srgbClr>
+                        </a:outerShdw>
+                      </a:effectLst>
+                      <a:scene3d>
+                        <a:camera prst="orthographicFront">
+                          <a:rot lat="0" lon="0" rev="0"/>
+                        </a:camera>
+                        <a:lightRig rig="balanced" dir="t">
+                          <a:rot lat="0" lon="0" rev="8700000"/>
+                        </a:lightRig>
+                      </a:scene3d>
+                      <a:sp3d>
+                        <a:bevelT w="190500" h="38100"/>
+                      </a:sp3d>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C0B4773" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                          <w:pPr>
+                            <w:spacing w:before="17"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-6"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:b/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t>Universidade de Ciego de Ávila Máximo Gómez Báez</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0003735D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-4"/>
+                              <w:w w:val="95"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="67C0E303" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                          <w:pPr>
+                            <w:spacing w:before="17"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="es-CU"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5530794C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:346pt;margin-top:759pt;width:248.5pt;height:16.75pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk/YKD2QIAAOIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC6N7IVOw8jcpAmSFGg&#10;LyTpB1AkZQmlSHVJWU6/vkPScpL20KKoDzKX5M7u7M7y4nLXabZV5Fprymx+NMuYMsLK1mzK7OvD&#10;7ZuzjDnPjeTaGlVmj8pll+vXry7GfqUK21gtFTGAGLca+zJrvO9Xee5EozrujmyvDA5rSx33MGmT&#10;S+Ij0DudF7PZST5akj1ZoZzD7k06zNYRv66V8J/r2inPdJkhNx+/FL9V+ObrC77aEO+bVuzT4P+Q&#10;Rcdbg6AHqBvuORuo/Q2qawVZZ2t/JGyX27puhYocwGY++4XNfcN7FbmgOK4/lMn9P1jxafuFWCvL&#10;rMiY4R1adD1wSZZJxbzaecuKUKSxdyvcve9x2+/e2h2aHQm7/oMV3xwz9rrhZqOuiOzYKC6R5Dx4&#10;5s9cE44LINX40UpE44O3EWhXUxcqiJowoKNZj4cGIQ8msHk8Xy7PlzgSOCvmxWmxjCH4avLuyfl3&#10;ynYsLMqMIICIzrcfnA/Z8NV0JQRzVrfyttU6GkF06loT23LIhQuhjF9Gdz10SDftL2b4JeFgG/JK&#10;2yfTNkJE+QakGPBFEG3+Lu7JntgzZwAnbxWFDUKxXoNXdN/IkVV6oDuOVi4Wi1Ak2YYSFKfni2hA&#10;9cuYOyyuNxhX4Smyc7SpDrQDDfAL0Fz3DU/sjjFskXRgl65HbnaKHq0XiTmUTx3LACQgLOL7nljy&#10;jd2P3C1ZkxpEFjPKkS+yw1MR/0lt9xJA1IQR0HS7afxdu2HU4pGpuOZGKBn4guIf0M5OE70khQkp&#10;tekpX9envCu1VfqBjZDy+WyJArAGIjybP5UiXowSD6pO+va7arcfmcrKR4gd5CIhPJRYNJZ+ZGzE&#10;o1Nm7vvASYHye4OBQQA/LWhaVNMCNOEaKLK0vPaw4DP0qEQD5DSSxl5hqOo26j1MX8oCJIOBhyTS&#10;3XcgvFTP7Xjr6Wle/wQAAP//AwBQSwMEFAAGAAgAAAAhAIOj2kzgAAAADgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMT8tOwzAQvCPxD9ZW4kadVEqVpnGqgsQFxIHSCzc73jzU2A6224S/Z3OC28zOaHam&#10;PMxmYDf0oXdWQLpOgKGtne5tK+D8+fKYAwtRWi0HZ1HADwY4VPd3pSy0m+wH3k6xZRRiQyEFdDGO&#10;Beeh7tDIsHYjWtIa542MRH3LtZcThZuBb5Jky43sLX3o5IjPHdaX09UI+HrnTf509mo8vjWZUvr1&#10;MoVvIR5W83EPLOIc/8yw1KfqUFEn5a5WBzYI2O42tCWSkKU5ocWS5jtCarllaQa8Kvn/GdUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKT9goPZAgAA4gUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIOj2kzgAAAADgEAAA8AAAAAAAAAAAAAAAAA&#10;MwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABABgAAAAA=&#10;" fillcolor="#bdd6ee [1304]" strokecolor="#70ad47 [3209]">
+              <v:shadow on="t" color="black" opacity="20971f" offset="0,2.2pt"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C0B4773" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                    <w:pPr>
+                      <w:spacing w:before="17"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-6"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:b/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t>Universidade de Ciego de Ávila Máximo Gómez Báez</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0003735D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-4"/>
+                        <w:w w:val="95"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="67C0E303" w14:textId="77777777" w:rsidR="0003735D" w:rsidRPr="0003735D" w:rsidRDefault="0003735D" w:rsidP="0003735D">
+                    <w:pPr>
+                      <w:spacing w:before="17"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="es-CU"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0257F52F" wp14:editId="0365AD32">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-806450</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>13970</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1479550" cy="594673"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="37" name="Imagen 37"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1479550" cy="594673"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                                            </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2966E02A" w14:textId="77777777" w:rsidR="0003735D" w:rsidRDefault="007C1475">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D707C09" wp14:editId="1F534987">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-908791</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-18703</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7769595" cy="703580"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Imagen 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 115"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7781651" cy="704672"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52F7ACEC" w14:textId="77777777" w:rsidR="00C045D6" w:rsidRDefault="00C045D6" w:rsidP="002D1A8C">
+    <w:p w14:paraId="724AB5EE" w14:textId="77777777" w:rsidR="008D2DD8" w:rsidRDefault="008D2DD8" w:rsidP="002D1A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75572AAD" w14:textId="77777777" w:rsidR="00C045D6" w:rsidRDefault="00C045D6" w:rsidP="002D1A8C">
+    <w:p w14:paraId="22456282" w14:textId="77777777" w:rsidR="008D2DD8" w:rsidRDefault="008D2DD8" w:rsidP="002D1A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26A74A8C" w14:textId="24D89B02" w:rsidR="002D1A8C" w:rsidRDefault="005179CA" w:rsidP="002D1A8C">
+  <w:p w14:paraId="03276D64" w14:textId="77777777" w:rsidR="002D1A8C" w:rsidRDefault="005179CA" w:rsidP="002D1A8C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BF5ECA" wp14:editId="6AA82394">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EB21594" wp14:editId="40F2CB5D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-443552</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8493125" cy="887104"/>
           <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="30" name="Imagen 30"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2868,51 +4092,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8495069" cy="887307"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="13440250" w14:textId="77777777" w:rsidR="002D1A8C" w:rsidRDefault="002D1A8C">
+  <w:p w14:paraId="1A9C3ED7" w14:textId="77777777" w:rsidR="002D1A8C" w:rsidRDefault="002D1A8C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07310D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="207CBBA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3643,50 +4867,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BBF4BE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36EA20EA"/>
+    <w:lvl w:ilvl="0" w:tplc="3AB0D03C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F48793E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="229C1802"/>
     <w:lvl w:ilvl="0" w:tplc="F146A6EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5C0A001B" w:tentative="1">
@@ -3764,145 +5077,180 @@
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA3A16"/>
+    <w:rsid w:val="000073D6"/>
     <w:rsid w:val="00026971"/>
+    <w:rsid w:val="0003735D"/>
+    <w:rsid w:val="00127E2A"/>
     <w:rsid w:val="00140537"/>
+    <w:rsid w:val="0014124D"/>
     <w:rsid w:val="00141C5E"/>
+    <w:rsid w:val="00177660"/>
     <w:rsid w:val="001C20C8"/>
+    <w:rsid w:val="00212D17"/>
+    <w:rsid w:val="00237ADB"/>
+    <w:rsid w:val="002879C0"/>
+    <w:rsid w:val="002A6B8D"/>
     <w:rsid w:val="002D1A8C"/>
     <w:rsid w:val="002D56DB"/>
     <w:rsid w:val="002F0C44"/>
+    <w:rsid w:val="00344A4A"/>
+    <w:rsid w:val="003457F8"/>
     <w:rsid w:val="003820BD"/>
+    <w:rsid w:val="003B333D"/>
     <w:rsid w:val="003E259E"/>
     <w:rsid w:val="003E379C"/>
     <w:rsid w:val="00421F1D"/>
     <w:rsid w:val="0042681C"/>
+    <w:rsid w:val="004277BB"/>
     <w:rsid w:val="0045584A"/>
     <w:rsid w:val="004855A1"/>
+    <w:rsid w:val="004A0AC0"/>
     <w:rsid w:val="005179CA"/>
+    <w:rsid w:val="005237B3"/>
     <w:rsid w:val="005B05BF"/>
+    <w:rsid w:val="0060443C"/>
+    <w:rsid w:val="006930BC"/>
     <w:rsid w:val="006B7340"/>
     <w:rsid w:val="006B7F45"/>
+    <w:rsid w:val="006F3A86"/>
     <w:rsid w:val="00733440"/>
+    <w:rsid w:val="007C1475"/>
+    <w:rsid w:val="007E3750"/>
     <w:rsid w:val="0088575E"/>
+    <w:rsid w:val="008D2DD8"/>
+    <w:rsid w:val="008D59BF"/>
     <w:rsid w:val="00972D1C"/>
     <w:rsid w:val="009945CB"/>
+    <w:rsid w:val="00A54E17"/>
+    <w:rsid w:val="00A71256"/>
     <w:rsid w:val="00AA3A16"/>
+    <w:rsid w:val="00AA5DBD"/>
+    <w:rsid w:val="00B10D3B"/>
     <w:rsid w:val="00B32968"/>
+    <w:rsid w:val="00B61274"/>
     <w:rsid w:val="00B77D1B"/>
     <w:rsid w:val="00BF21C1"/>
-    <w:rsid w:val="00C045D6"/>
+    <w:rsid w:val="00C43BE2"/>
+    <w:rsid w:val="00C9552B"/>
     <w:rsid w:val="00CC601A"/>
-    <w:rsid w:val="00D26671"/>
+    <w:rsid w:val="00DA3675"/>
     <w:rsid w:val="00E213B2"/>
+    <w:rsid w:val="00F46CB0"/>
+    <w:rsid w:val="00F913C3"/>
+    <w:rsid w:val="00F97830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A853AB9"/>
+  <w14:docId w14:val="76090D5E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C8DB8036-64E3-E643-A99C-55E79EA76ACD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4257,67 +5605,109 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00177660"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AA3A16"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00177660"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
@@ -4472,81 +5862,640 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D1A8C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00026971"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00177660"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00177660"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrculaclara">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="008D59BF"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="479808012">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1326008878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="340819883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1947500088">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1314288170">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1647128997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="721751027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1994289395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1191918665">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1504003321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="541787851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="828249385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1387492756">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1190682637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1821462543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636177250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1401366739">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711345048">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1169442707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1665163497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2131312816">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1131283408">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1091856115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="398672417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2099936158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="297689420">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="993798718">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="550649345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1039814847">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1093354690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1672296212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="623342340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="12808911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="273447011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514735303">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="669672804">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1204094716">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218981448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1085111295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="37828309">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="281116110">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="108548541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1478565789">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4804,78 +6753,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1244</Characters>
+  <Pages>6</Pages>
+  <Words>1322</Words>
+  <Characters>7277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1468</CharactersWithSpaces>
+  <CharactersWithSpaces>8582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Margaret Winker Cook</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>