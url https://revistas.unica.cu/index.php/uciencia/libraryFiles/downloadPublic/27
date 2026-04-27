--- v0 (2025-10-11)
+++ v1 (2026-04-27)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5611A303" w14:textId="517397F8" w:rsidR="00CB4EE0" w:rsidRPr="00BC6753" w:rsidRDefault="00CB4EE0" w:rsidP="00BC6753">
+    <w:p w14:paraId="5611A303" w14:textId="08603EDD" w:rsidR="00CB4EE0" w:rsidRPr="00BC6753" w:rsidRDefault="00CB4EE0" w:rsidP="00BC6753">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6753">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Título en español</w:t>
       </w:r>
       <w:r w:rsidR="00A40169">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -403,405 +403,421 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726CED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recibido:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6753">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00184BF1">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>aaaa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC6753">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/mm/</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00184BF1">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC6753">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00726CED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aceptado:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6753">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00184BF1">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>aaaa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00184BF1" w:rsidRPr="00BC6753">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/mm/</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00184BF1">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC6753">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00726CED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Publicado:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6753">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00184BF1">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>aaaa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00184BF1" w:rsidRPr="00BC6753">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/mm/</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00184BF1">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EABE485" w14:textId="77777777" w:rsidR="00726CED" w:rsidRPr="00726CED" w:rsidRDefault="00726CED" w:rsidP="008A0CB0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="145A26A8" w14:textId="06E05922" w:rsidR="00961B25" w:rsidRPr="00BC6753" w:rsidRDefault="00961B25" w:rsidP="008A0CB0">
-      <w:pPr>
+    <w:p w14:paraId="0F925CC8" w14:textId="7CFE1116" w:rsidR="00072541" w:rsidRDefault="00072541" w:rsidP="00AE249B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC6753">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Resumen</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Artícu</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="es-GT"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00127E68">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>lo original</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145A26A8" w14:textId="3A349DB1" w:rsidR="00961B25" w:rsidRPr="00BC6753" w:rsidRDefault="00961B25" w:rsidP="008A0CB0">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="es-GT"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6753">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="es-GT"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk76564827"/>
+    </w:p>
+    <w:p w14:paraId="1D001A72" w14:textId="4FC35B45" w:rsidR="00961B25" w:rsidRDefault="00EB2BE7" w:rsidP="00EC38FF">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>Método:</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+        <w:t xml:space="preserve">Introducción: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20A6D">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>iniciar con una breve explicación del tema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127E68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resultados: </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00961B25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>de forma general</w:t>
+        <w:t>Objetivo:</w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iniciar el objetivo del manuscrito con el infinitivo </w:t>
       </w:r>
       <w:r w:rsidR="00961B25">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en tiempo </w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presente. </w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t>Método:</w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00961B25" w:rsidRPr="0023428B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">el </w:t>
+      <w:r w:rsidR="00961B25">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>describir la metodología empleada (tipo de estudio, enfoque o paradigma empleado) y cómo se desarrolló la investigación</w:t>
       </w:r>
       <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
-        <w:t>principa</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> resultado de la investigación. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
+        <w:t xml:space="preserve">Resultados: </w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="0023428B">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>exponer</w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="0023428B">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>de forma general</w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="0023428B">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>principa</w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resultado de la investigación. </w:t>
+      </w:r>
+      <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
         <w:t>Conclusión:</w:t>
       </w:r>
       <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00961B25">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>exponer de forma sintética el principal hallazgo derivado del estudio investigativo</w:t>
       </w:r>
       <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>. Un buen resumen es exacto</w:t>
       </w:r>
       <w:r w:rsidR="00961B25">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r w:rsidR="00961B25" w:rsidRPr="00127E68">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> coherente</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00961B25">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>. Se debe escribir en un párrafo de hasta 2</w:t>
       </w:r>
       <w:r w:rsidR="00F45C33">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00961B25">
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>0 palabras. Para facilitar el trabajo de árbitros y revisores, debe verificar el cumplimento de las partes del resumen. No elimine las partes explícitas de cada parte del resumen y luego de los dos puntos escriba en minúscula.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA2BA93" w14:textId="1AB126BD" w:rsidR="009B0470" w:rsidRDefault="00961B25" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
@@ -893,204 +909,234 @@
           <w:lang w:eastAsia="es-GT"/>
         </w:rPr>
         <w:t>. No ponerles punto y final</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DC909E" w14:textId="77777777" w:rsidR="009B0470" w:rsidRPr="00BC6753" w:rsidRDefault="009B0470" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC6753">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="26A4B094" w14:textId="7BB196CD" w:rsidR="009B0470" w:rsidRPr="00DD536B" w:rsidRDefault="009B0470" w:rsidP="00EC38FF">
+    <w:p w14:paraId="26A4B094" w14:textId="383FD744" w:rsidR="009B0470" w:rsidRPr="00DD536B" w:rsidRDefault="009B0470" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD536B">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD536B">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD536B">
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>aducir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD536B">
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> el resumen al idioma inglés</w:t>
       </w:r>
+      <w:r w:rsidR="0082553B">
+        <w:rPr>
+          <w:lang w:val="es-GT"/>
+        </w:rPr>
+        <w:t>, sin quitar las palabras en negrita</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD536B">
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B4209">
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>No utilizar sistemas de traducción automáticos</w:t>
       </w:r>
       <w:r w:rsidR="00F45C33">
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207D8708" w14:textId="1927E107" w:rsidR="00BC6753" w:rsidRDefault="009B0470" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD536B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD536B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1716D391" w14:textId="68328683" w:rsidR="009B0470" w:rsidRDefault="00BC6753" w:rsidP="00EC38FF">
+    <w:p w14:paraId="1716D391" w14:textId="020AE238" w:rsidR="009B0470" w:rsidRDefault="00BC6753" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009B0470" w:rsidRPr="00DD536B">
         <w:t>alabras clave con su correspondiente traducción al idioma inglés</w:t>
       </w:r>
+      <w:r w:rsidR="005C685B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C685B">
+        <w:rPr>
+          <w:lang w:eastAsia="es-GT"/>
+        </w:rPr>
+        <w:t>separadas por punto y coma (;), ordenadas alfabéticamente y en minúsculas</w:t>
+      </w:r>
       <w:r w:rsidR="009B0470">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009B0470" w:rsidRPr="007B4209">
         <w:rPr>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>No utilizar sistemas de traducción automáticos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A2E287" w14:textId="4459C0DB" w:rsidR="005E33D1" w:rsidRPr="0032393B" w:rsidRDefault="00F45C33" w:rsidP="008A0CB0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="0032393B">
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B6BF94" w14:textId="7C61A2DE" w:rsidR="00F45C33" w:rsidRPr="005E33D1" w:rsidRDefault="005E33D1" w:rsidP="00EC38FF">
+    <w:p w14:paraId="41B6BF94" w14:textId="58C6DE1F" w:rsidR="00F45C33" w:rsidRPr="005E33D1" w:rsidRDefault="005E33D1" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005E33D1">
+        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00F45C33" w:rsidRPr="005E33D1">
-        <w:t>ebe contar con la bibliografía más reciente, preferiblemente en un rango de 5 años. Debe expresar la problemática, el objetivo y antecedentes de la investigación que se argumenta.</w:t>
+        <w:t>ebe contar con la bibliografía más reciente, preferiblemente en un rango de 5 años. Debe expresar la problemática, antecedentes de la investigación que se argumenta</w:t>
+      </w:r>
+      <w:r w:rsidR="0029321C" w:rsidRPr="0029321C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029321C">
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="0029321C" w:rsidRPr="005E33D1">
+        <w:t>el objetivo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45C33" w:rsidRPr="005E33D1">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFD0F43" w14:textId="5D08285E" w:rsidR="005E33D1" w:rsidRPr="005E33D1" w:rsidRDefault="00F45C33" w:rsidP="008A0CB0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="005E33D1">
         <w:t xml:space="preserve">Materiales </w:t>
       </w:r>
       <w:r w:rsidR="0032393B">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="005E33D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E33D1" w:rsidRPr="005E33D1">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="005E33D1">
         <w:t>étodos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE06284" w14:textId="2DA992BC" w:rsidR="00F45C33" w:rsidRPr="005E33D1" w:rsidRDefault="005E33D1" w:rsidP="00EC38FF">
+    <w:p w14:paraId="1AE06284" w14:textId="67BA0C00" w:rsidR="00F45C33" w:rsidRPr="005E33D1" w:rsidRDefault="00A34C2E" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="005E33D1">
-[...1 lines deleted...]
-        <w:t>L</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Caracterizar el lugar donde se desarrolla la investigación. </w:t>
+      </w:r>
+      <w:r w:rsidR="00503A78">
+        <w:t>Declarar l</w:t>
       </w:r>
       <w:r w:rsidR="00F45C33" w:rsidRPr="005E33D1">
         <w:t>os métodos empleados por el autor, sean cualitativos o no (análisis documental, entrevista, observación, otros) deben quedar reflejados, pues es necesario enunciar la metodología por la cual se genera un nuevo resultado científico para luego poder validarla, compararla y emplearla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C55FB5" w14:textId="11237E80" w:rsidR="005E33D1" w:rsidRPr="005E33D1" w:rsidRDefault="00F45C33" w:rsidP="008A0CB0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="005E33D1">
         <w:t xml:space="preserve">Resultados </w:t>
       </w:r>
       <w:r w:rsidR="0032393B">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="005E33D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E33D1" w:rsidRPr="005E33D1">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="005E33D1">
         <w:t>iscusión</w:t>
       </w:r>
     </w:p>
@@ -1113,64 +1159,92 @@
     </w:p>
     <w:p w14:paraId="43C0ABA1" w14:textId="15D8BE64" w:rsidR="008A0CB0" w:rsidRPr="008A0CB0" w:rsidRDefault="008A0CB0" w:rsidP="008A0CB0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0CB0">
         <w:t>Uso de Tablas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2F9968" w14:textId="4CE1CC7D" w:rsidR="008A0CB0" w:rsidRDefault="008A0CB0" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0CB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Use el mismo tipo y tamaño de fuente en las tablas que en el resto de tu texto. El cuerpo de la tabla (celdas) puede tener interlineado sencillo, 1,5 o interlineado doble. Utilice el interlineado que haga el diseño de tabla más efectivo para la compresión de la información presentada. Utilice interlineado doble en el número de la tabla, título y notas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B48F50" w14:textId="2440F396" w:rsidR="00380E1B" w:rsidRDefault="00380E1B" w:rsidP="00EC38FF">
+    <w:p w14:paraId="79B48F50" w14:textId="0CF78F64" w:rsidR="00380E1B" w:rsidRDefault="00E00559" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00380E1B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Hay dos opciones para la ubicación de tablas (y figuras) en una investigación. La primera es incrustar tablas en el texto después de que la menciones por primera vez; la segunda opción es agregar cada tabla en una página separada después de la lista de referencias.</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00380E1B" w:rsidRPr="00380E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ara la ubicación de tablas (y figuras) en una investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe</w:t>
+      </w:r>
+      <w:r w:rsidR="00380E1B" w:rsidRPr="00380E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incrustar tablas en el texto después de que la menciones por primera vez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E88C4D" w14:textId="0A240B57" w:rsidR="00380E1B" w:rsidRDefault="00380E1B" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00380E1B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Las tasas de respuesta se presentan en la Tabla 1. Los resultados indican que las tasas de respuesta para los cursos presenciales fueron mucho más altas que para los cursos en línea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4716AC82" w14:textId="4AFA75C7" w:rsidR="00380E1B" w:rsidRPr="00380E1B" w:rsidRDefault="00380E1B" w:rsidP="00380E1B">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -1396,57 +1470,62 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tomado de Díaz y Palacios (2013).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D003C0C" w14:textId="77777777" w:rsidR="00380E1B" w:rsidRPr="00380E1B" w:rsidRDefault="00380E1B" w:rsidP="00380E1B">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0126D0FA" w14:textId="0D6EA2F1" w:rsidR="0032393B" w:rsidRPr="0032393B" w:rsidRDefault="0032393B" w:rsidP="008A0CB0">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:r w:rsidRPr="0032393B">
         <w:t>Uso de Imágenes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C424FF" w14:textId="269A27EC" w:rsidR="0032393B" w:rsidRDefault="0032393B" w:rsidP="00EC38FF">
+    <w:p w14:paraId="70C424FF" w14:textId="420D8623" w:rsidR="0032393B" w:rsidRDefault="0032393B" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0032393B">
-        <w:lastRenderedPageBreak/>
-        <w:t>Las imágenes pueden aparecer incrustadas en el texto o al final en un listado de Figuras. Si las incrustas en el texto debes hacerlo, idealmente, después de ser referidas. Es decir, primero se hace el comentario refiriéndose a la imagen por su número y luego se añade la figura al texto.</w:t>
+        <w:t xml:space="preserve">Las imágenes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E014A5">
+        <w:t>deben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032393B">
+        <w:t xml:space="preserve"> aparecer incrustadas en el texto después de ser referidas. Es decir, primero se hace el comentario refiriéndose a la imagen por su número y luego se añade la figura al texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF05819" w14:textId="6750F39D" w:rsidR="0032393B" w:rsidRDefault="0032393B" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0032393B">
         <w:t>El primer punto que debemos considerar a la hora de insertar una figura en un trabajo académico es reflexionar sobre el valor de la información de la figura en el contexto del documento. ¿La figura ayuda sustancialmente al entendimiento del documento o de resultados? ¿o la figura duplica otros elementos del trabajo? Si la figura ayuda, debemos incluirla en el trabajo, de lo contrario, no hay necesidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7283ED5D" w14:textId="3B3313E8" w:rsidR="0032393B" w:rsidRDefault="0032393B" w:rsidP="00EC38FF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0032393B">
         <w:t xml:space="preserve">Como podemos ver en la Figura 1, </w:t>
       </w:r>
       <w:r>
         <w:t>los clientes</w:t>
       </w:r>
       <w:r w:rsidRPr="0032393B">
         <w:t xml:space="preserve"> ha</w:t>
       </w:r>
       <w:r w:rsidR="00DE2F9A">
         <w:t>n</w:t>
@@ -1490,239 +1569,392 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="42F2DCF0" w14:textId="3BD7225C" w:rsidR="0032393B" w:rsidRPr="00BC6753" w:rsidRDefault="00DE2F9A" w:rsidP="00BC6753">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6753">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pedidos de clientes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33617492" w14:textId="7EFCD1E6" w:rsidR="0032393B" w:rsidRDefault="0032393B" w:rsidP="00AE2E13">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0032393B">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="440D5E03" wp14:editId="681D77A5">
             <wp:extent cx="2702459" cy="1432711"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="1215363123" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1215363123" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2721042" cy="1442563"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B4F3A1" w14:textId="755F3E42" w:rsidR="00DE2F9A" w:rsidRPr="005E33D1" w:rsidRDefault="00DE2F9A" w:rsidP="008A0CB0">
+    <w:p w14:paraId="14B4F3A1" w14:textId="755F3E42" w:rsidR="00DE2F9A" w:rsidRDefault="00DE2F9A" w:rsidP="008A0CB0">
       <w:r w:rsidRPr="00DE2F9A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
       <w:r>
         <w:t>. Tomado de González (2020)</w:t>
       </w:r>
       <w:r w:rsidR="00BC6753">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCBCFCD" w14:textId="2C687983" w:rsidR="00E6533C" w:rsidRPr="00E6533C" w:rsidRDefault="00E6533C" w:rsidP="00A13765">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E6533C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Las fórmulas también son figuras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por ejemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B514C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como se aprecia en la Figura 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7373E7C8" w14:textId="768F26AE" w:rsidR="00A13765" w:rsidRDefault="00A13765" w:rsidP="00A13765">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F64A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408FCB5B" w14:textId="77777777" w:rsidR="00A13765" w:rsidRPr="00AF57A2" w:rsidRDefault="00A13765" w:rsidP="00A13765">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF57A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Fórmula para el grado medio de afectación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67794AE2" w14:textId="77777777" w:rsidR="00A13765" w:rsidRPr="00FE07A2" w:rsidRDefault="00A13765" w:rsidP="00A13765">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="333A9E5D" wp14:editId="6ADA1C97">
+            <wp:extent cx="2987040" cy="286385"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="1964341740" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2987040" cy="286385"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC582CF" w14:textId="0DBBABE1" w:rsidR="005E33D1" w:rsidRPr="005E33D1" w:rsidRDefault="00F45C33" w:rsidP="008A0CB0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="005E33D1">
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B64CF99" w14:textId="13C65F11" w:rsidR="00F45C33" w:rsidRPr="005E33D1" w:rsidRDefault="005E33D1" w:rsidP="008A0CB0">
       <w:r w:rsidRPr="005E33D1">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00F45C33" w:rsidRPr="005E33D1">
         <w:t>esponden a los objetivos planteados por el investigador, enunciados en la introducción y resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557CDC00" w14:textId="47EB02FB" w:rsidR="00F45C33" w:rsidRDefault="00F45C33" w:rsidP="008A0CB0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="005E33D1">
         <w:t xml:space="preserve">Referencias </w:t>
       </w:r>
       <w:r w:rsidR="005E33D1" w:rsidRPr="005E33D1">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="005E33D1">
         <w:t>ibliográficas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8E7B8A" w14:textId="1BA942D1" w:rsidR="006C519A" w:rsidRDefault="00BA625B" w:rsidP="006C519A">
+    <w:p w14:paraId="0B8E7B8A" w14:textId="6D74E7B9" w:rsidR="006C519A" w:rsidRDefault="00BA625B" w:rsidP="006C519A">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Usar la norma APA 7a edición, use preferiblemente revistas científicas indexadas en bases de datos tales como Scielo, Dialnet, </w:t>
-[...7 lines deleted...]
-        <w:t>, Redalyc, con una actualidad de los últimos cinco años, los sitios web deben ir directamente al artículo que se referencia.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Usar la norma APA 7a edición, use preferiblemente revistas científicas indexadas en bases de datos tales como Scielo, Dialnet, Scopus, Redalyc, con una actualidad de los últimos cinco años, los sitios web deben ir directamente al artículo que se referencia.</w:t>
+      </w:r>
+      <w:r w:rsidR="00615C21" w:rsidRPr="00615C21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00615C21" w:rsidRPr="00970FF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>No usar tesis, ni trabajos de diploma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9CDA74" w14:textId="77777777" w:rsidR="006C519A" w:rsidRDefault="006C519A" w:rsidP="006C519A">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="006C519A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Díaz de Rada, V., y Palacios Gómez, J. L. (2013). Comparación de las tasas de respuesta en el uso combinado de modalidades de encuesta. </w:t>
       </w:r>
       <w:r w:rsidRPr="001D411B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Revista Española de Investigaciones Sociológicas (REIS),</w:t>
       </w:r>
       <w:r w:rsidRPr="006C519A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D411B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>141</w:t>
       </w:r>
       <w:r w:rsidRPr="006C519A">
         <w:t>(1), 159-170.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3810A64E" w14:textId="599D1290" w:rsidR="006C519A" w:rsidRDefault="006C519A" w:rsidP="006C519A">
+    <w:p w14:paraId="3810A64E" w14:textId="71FD68B6" w:rsidR="006C519A" w:rsidRDefault="006C519A" w:rsidP="006C519A">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="006C519A">
         <w:t xml:space="preserve">González Arévalo, R. (2020). Del Adriático al Atlántico: Venecia y Cádiz entre navegación, diplomacia y comercio (siglos XIV-XV). </w:t>
       </w:r>
       <w:r w:rsidRPr="001D411B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hispania. Revista Española de Historia,</w:t>
       </w:r>
       <w:r w:rsidRPr="006C519A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D411B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r w:rsidRPr="006C519A">
         <w:t xml:space="preserve">(264), 11-45. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="001D411B" w:rsidRPr="00491A85">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.3989/hispania.2020.001</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001D411B">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7CD6C7C2" w14:textId="77777777" w:rsidR="00F82CEC" w:rsidRDefault="00F82CEC" w:rsidP="006C519A">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0544183F" w14:textId="77777777" w:rsidR="00F82CEC" w:rsidRDefault="00F82CEC" w:rsidP="00F82CEC">
       <w:r w:rsidRPr="00E35F23">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Este debe ser el final de la página 15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EFD174" w14:textId="6688537A" w:rsidR="00601D89" w:rsidRPr="00601D89" w:rsidRDefault="00601D89" w:rsidP="00F82CEC">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="03EFD174" w14:textId="6688537A" w:rsidR="00601D89" w:rsidRPr="00601DD8" w:rsidRDefault="00601D89" w:rsidP="00F82CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00601D89">
-        <w:rPr>
+      <w:r w:rsidRPr="00601DD8">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ES OBLIGATORIO NO EXCEDER LAS 15 CUARTILLAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60ED28D3" w14:textId="77777777" w:rsidR="00F82CEC" w:rsidRPr="00BA625B" w:rsidRDefault="00F82CEC" w:rsidP="006C519A">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21C63F38" w14:textId="77777777" w:rsidR="00196D33" w:rsidRPr="00D53022" w:rsidRDefault="00196D33" w:rsidP="00196D33">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="480" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53022">
         <w:rPr>
@@ -1752,51 +1984,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FB26AE3" wp14:editId="649E2DA3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>262255</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="828040" cy="307340"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="828664" cy="307441"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1807,323 +2039,305 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00196D33" w:rsidRPr="00D53022">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Los autores no declaran conflictos de intereses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6F0226" w14:textId="7BB019FF" w:rsidR="00196D33" w:rsidRPr="00876152" w:rsidRDefault="00196D33" w:rsidP="00196D33">
       <w:pPr>
         <w:ind w:left="1276" w:hanging="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="005D65E8">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta obra está bajo una licencia internacional </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="005D65E8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="006798"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
           </w:rPr>
-          <w:t xml:space="preserve">Creative </w:t>
-[...59 lines deleted...]
-          <w:t xml:space="preserve"> 4.0</w:t>
+          <w:t>Creative Commons Atribución-NoComercial-CompartirIgual 4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D65E8">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005D65E8">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Se permite su copia y distribución por cualquier medio siempre que mantenga el reconocimiento de sus autores, no haga uso comercial de los contenidos y no realice modificación de la misma.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00196D33" w:rsidRPr="00876152" w:rsidSect="00BB5B3B">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1077" w:right="1418" w:bottom="1077" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B68B240" w14:textId="77777777" w:rsidR="00E57328" w:rsidRDefault="00E57328" w:rsidP="008A0CB0">
+    <w:p w14:paraId="33ADE803" w14:textId="77777777" w:rsidR="007F0655" w:rsidRDefault="007F0655" w:rsidP="008A0CB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A861A75" w14:textId="77777777" w:rsidR="00E57328" w:rsidRDefault="00E57328" w:rsidP="008A0CB0">
+    <w:p w14:paraId="7900760B" w14:textId="77777777" w:rsidR="007F0655" w:rsidRDefault="007F0655" w:rsidP="008A0CB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LM Roman 12">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="EncodeSansCondensed-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
+    <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="08000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-118604646"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="69721752" w14:textId="77777777" w:rsidR="00C73E75" w:rsidRDefault="00512B69">
+      <w:p w14:paraId="69721752" w14:textId="77466864" w:rsidR="00C73E75" w:rsidRDefault="00512B69">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00512B69">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00512B69">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00512B69">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00512B69">
-          <w:rPr>
+        <w:r w:rsidR="00B65CC5" w:rsidRPr="00B65CC5">
+          <w:rPr>
+            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00512B69">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="53314304" w14:textId="77777777" w:rsidR="00C73E75" w:rsidRPr="004825E2" w:rsidRDefault="00C73E75" w:rsidP="00C73E75">
+      <w:p w14:paraId="0FDC3BAC" w14:textId="77777777" w:rsidR="00BB64D8" w:rsidRDefault="00BB64D8" w:rsidP="00C73E75">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="center" w:pos="4252"/>
             <w:tab w:val="right" w:pos="8504"/>
           </w:tabs>
           <w:suppressAutoHyphens/>
           <w:spacing w:line="240" w:lineRule="auto"/>
           <w:ind w:right="360" w:firstLine="0"/>
           <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00BB64D8">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>solo para uso del editor</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004825E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="53314304" w14:textId="6E961CD0" w:rsidR="00C73E75" w:rsidRPr="004825E2" w:rsidRDefault="00C73E75" w:rsidP="00C73E75">
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="center" w:pos="4252"/>
+            <w:tab w:val="right" w:pos="8504"/>
+          </w:tabs>
+          <w:suppressAutoHyphens/>
+          <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:ind w:right="360" w:firstLine="0"/>
+          <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="004825E2">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>Cite este artículo como:</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="23E4C832" w14:textId="0DAE1B7B" w:rsidR="00C73E75" w:rsidRPr="004825E2" w:rsidRDefault="00C73E75" w:rsidP="00C73E75">
+      <w:p w14:paraId="23E4C832" w14:textId="5C704919" w:rsidR="00C73E75" w:rsidRPr="004825E2" w:rsidRDefault="00C73E75" w:rsidP="00C73E75">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="center" w:pos="4252"/>
             <w:tab w:val="right" w:pos="8504"/>
           </w:tabs>
           <w:spacing w:line="240" w:lineRule="auto"/>
           <w:ind w:left="284" w:hanging="284"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Helvetica"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
@@ -2218,208 +2432,254 @@
             <w:szCs w:val="20"/>
             <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>N</w:t>
         </w:r>
         <w:r w:rsidRPr="004825E2">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t xml:space="preserve">. </w:t>
         </w:r>
-        <w:r>
-[...8 lines deleted...]
-        </w:r>
         <w:r w:rsidRPr="004825E2">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>AÑO</w:t>
         </w:r>
         <w:r w:rsidRPr="004825E2">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t xml:space="preserve">). </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
-          <w:t>Título del artículo, solo para uso del editor</w:t>
+          <w:t xml:space="preserve">Título del </w:t>
+        </w:r>
+        <w:r w:rsidR="003A4846">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>artículo.</w:t>
         </w:r>
         <w:r w:rsidRPr="004825E2">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
-          <w:t xml:space="preserve">. </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="004825E2">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>Universidad &amp; ciencia,</w:t>
         </w:r>
         <w:r w:rsidRPr="004825E2">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="004825E2">
+        <w:r w:rsidRPr="003A4846">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:highlight w:val="yellow"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidRPr="004825E2">
+        <w:r w:rsidRPr="003A4846">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:highlight w:val="yellow"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
-          <w:t xml:space="preserve">(2), 160-174. </w:t>
+          <w:t xml:space="preserve">(2), </w:t>
+        </w:r>
+        <w:r w:rsidR="00A371E6">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003A4846">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>1601</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004825E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t xml:space="preserve">. </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="1AE0F48B" w14:textId="0A1BD841" w:rsidR="00C73E75" w:rsidRPr="004825E2" w:rsidRDefault="00000000" w:rsidP="00C73E75">
+      <w:p w14:paraId="1AE0F48B" w14:textId="0A1BD841" w:rsidR="00C73E75" w:rsidRPr="004825E2" w:rsidRDefault="007F0655" w:rsidP="00C73E75">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:ind w:left="284" w:hanging="284"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Noto Sans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
         </w:pPr>
         <w:hyperlink r:id="rId1" w:history="1">
+          <w:r w:rsidR="00713C8D" w:rsidRPr="001B7C52">
+            <w:rPr>
+              <w:rStyle w:val="Hipervnculo"/>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Noto Sans"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:u w:val="none"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t xml:space="preserve">URL: </w:t>
+          </w:r>
           <w:r w:rsidR="00713C8D" w:rsidRPr="00F606AC">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Noto Sans"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
-            <w:t>URL: https://revistas.unica.cu/index.php/uciencia/article/view/XXXX</w:t>
+            <w:t>https://revistas.unica.cu/index.php/uciencia/article/view/XXXX</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidR="00C73E75" w:rsidRPr="004825E2">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Noto Sans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="1EA222C8" w14:textId="3FD4F837" w:rsidR="00512B69" w:rsidRPr="00601D89" w:rsidRDefault="00C73E75" w:rsidP="00C73E75">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:ind w:firstLine="0"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00601D89">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Noto Sans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">DOI: </w:t>
         </w:r>
-        <w:bookmarkStart w:id="1" w:name="_Hlk165021401"/>
+        <w:bookmarkStart w:id="2" w:name="_Hlk165021401"/>
         <w:r w:rsidR="00257565">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00257565" w:rsidRPr="00601D89">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:instrText>HYPERLINK "https://doi.org/</w:instrText>
         </w:r>
         <w:r w:rsidR="00257565" w:rsidRPr="00601D89">
@@ -2434,167 +2694,156 @@
           </w:rPr>
           <w:instrText>10.5281/zenodo.XXXXXXXXXX</w:instrText>
         </w:r>
         <w:r w:rsidR="00257565" w:rsidRPr="00601D89">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:instrText>"</w:instrText>
         </w:r>
         <w:r w:rsidR="00257565">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
-        </w:r>
-[...9 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00257565" w:rsidRPr="00601D89">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>https://doi.org/</w:t>
         </w:r>
-        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
         <w:r w:rsidR="00257565" w:rsidRPr="00601D89">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Helvetica"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>10.5281/zenodo.XXXXXXXXXX</w:t>
         </w:r>
         <w:r w:rsidR="00257565">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25B7431F" w14:textId="77777777" w:rsidR="00E57328" w:rsidRDefault="00E57328" w:rsidP="008A0CB0">
+    <w:p w14:paraId="219DDC85" w14:textId="77777777" w:rsidR="007F0655" w:rsidRDefault="007F0655" w:rsidP="008A0CB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C255D35" w14:textId="77777777" w:rsidR="00E57328" w:rsidRDefault="00E57328" w:rsidP="008A0CB0">
+    <w:p w14:paraId="64EA1827" w14:textId="77777777" w:rsidR="007F0655" w:rsidRDefault="007F0655" w:rsidP="008A0CB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="6658" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2263"/>
       <w:gridCol w:w="4395"/>
     </w:tblGrid>
     <w:tr w:rsidR="00065898" w:rsidRPr="00AE2E13" w14:paraId="650CD5EF" w14:textId="77777777" w:rsidTr="00797F51">
       <w:trPr>
         <w:trHeight w:val="230"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2263" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="71C0C3C5" w14:textId="77777777" w:rsidR="00065898" w:rsidRPr="00AE2E13" w:rsidRDefault="00065898" w:rsidP="00065898">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F3C0616" wp14:editId="6CC26C68">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>63500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1066800" cy="664845"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="1157" y="0"/>
                     <wp:lineTo x="0" y="1857"/>
                     <wp:lineTo x="0" y="10521"/>
                     <wp:lineTo x="4629" y="19805"/>
                     <wp:lineTo x="5786" y="21043"/>
                     <wp:lineTo x="10414" y="21043"/>
                     <wp:lineTo x="11186" y="19805"/>
                     <wp:lineTo x="21214" y="12378"/>
                     <wp:lineTo x="21214" y="9903"/>
                     <wp:lineTo x="13886" y="0"/>
                     <wp:lineTo x="1157" y="0"/>
@@ -2985,51 +3234,51 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Universidad de Ciego de Ávila, Cuba</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="73CD7D44" w14:textId="77777777" w:rsidR="00F45C33" w:rsidRPr="00961B25" w:rsidRDefault="00F45C33" w:rsidP="008A0CB0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19CA0544"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E2E52A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3099,188 +3348,233 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1486555198">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C1A42"/>
+    <w:rsid w:val="0002615B"/>
+    <w:rsid w:val="00041A49"/>
     <w:rsid w:val="00064B61"/>
     <w:rsid w:val="00065898"/>
+    <w:rsid w:val="00072541"/>
     <w:rsid w:val="000A4A57"/>
     <w:rsid w:val="000B7653"/>
     <w:rsid w:val="00184BF1"/>
     <w:rsid w:val="00196187"/>
     <w:rsid w:val="00196D33"/>
+    <w:rsid w:val="001B7C52"/>
+    <w:rsid w:val="001D1F5C"/>
     <w:rsid w:val="001D411B"/>
     <w:rsid w:val="00206572"/>
     <w:rsid w:val="00257565"/>
+    <w:rsid w:val="00272022"/>
+    <w:rsid w:val="00280B13"/>
+    <w:rsid w:val="0029321C"/>
     <w:rsid w:val="00296DBD"/>
     <w:rsid w:val="00306F11"/>
     <w:rsid w:val="0032393B"/>
+    <w:rsid w:val="00365C0C"/>
     <w:rsid w:val="003729A3"/>
     <w:rsid w:val="00380E1B"/>
+    <w:rsid w:val="003A4846"/>
+    <w:rsid w:val="003B1E1F"/>
+    <w:rsid w:val="00434B91"/>
     <w:rsid w:val="00440D5A"/>
     <w:rsid w:val="00462C44"/>
     <w:rsid w:val="00471378"/>
     <w:rsid w:val="00491BEF"/>
+    <w:rsid w:val="004F7D5F"/>
+    <w:rsid w:val="00503A78"/>
     <w:rsid w:val="00504119"/>
     <w:rsid w:val="00512B69"/>
+    <w:rsid w:val="00581F3D"/>
     <w:rsid w:val="005A5979"/>
+    <w:rsid w:val="005C685B"/>
     <w:rsid w:val="005E33D1"/>
     <w:rsid w:val="00601D89"/>
+    <w:rsid w:val="00601DD8"/>
+    <w:rsid w:val="00615C21"/>
     <w:rsid w:val="00692609"/>
     <w:rsid w:val="006C1A42"/>
     <w:rsid w:val="006C519A"/>
+    <w:rsid w:val="007008FD"/>
     <w:rsid w:val="0070793D"/>
     <w:rsid w:val="00707C91"/>
     <w:rsid w:val="00713C8D"/>
     <w:rsid w:val="00726CED"/>
     <w:rsid w:val="007536E6"/>
     <w:rsid w:val="00784A16"/>
+    <w:rsid w:val="00787226"/>
+    <w:rsid w:val="007F0655"/>
+    <w:rsid w:val="007F4482"/>
+    <w:rsid w:val="008049B0"/>
+    <w:rsid w:val="0082553B"/>
     <w:rsid w:val="008810B5"/>
     <w:rsid w:val="008A0CB0"/>
+    <w:rsid w:val="008D5A7F"/>
+    <w:rsid w:val="00944975"/>
     <w:rsid w:val="00961B25"/>
+    <w:rsid w:val="00970FF9"/>
     <w:rsid w:val="00992E52"/>
     <w:rsid w:val="009B0470"/>
+    <w:rsid w:val="00A13765"/>
+    <w:rsid w:val="00A34C2E"/>
+    <w:rsid w:val="00A371E6"/>
     <w:rsid w:val="00A40169"/>
     <w:rsid w:val="00AB0C99"/>
+    <w:rsid w:val="00AC4985"/>
+    <w:rsid w:val="00AE249B"/>
     <w:rsid w:val="00AE2E13"/>
     <w:rsid w:val="00AF58BB"/>
     <w:rsid w:val="00B0406F"/>
+    <w:rsid w:val="00B514C7"/>
+    <w:rsid w:val="00B65CC5"/>
     <w:rsid w:val="00BA625B"/>
     <w:rsid w:val="00BB5B3B"/>
+    <w:rsid w:val="00BB64D8"/>
     <w:rsid w:val="00BC6753"/>
+    <w:rsid w:val="00BF0A49"/>
     <w:rsid w:val="00C73E75"/>
+    <w:rsid w:val="00C8318C"/>
+    <w:rsid w:val="00CB1E78"/>
     <w:rsid w:val="00CB4EE0"/>
     <w:rsid w:val="00D33B03"/>
+    <w:rsid w:val="00D95545"/>
     <w:rsid w:val="00DE2F9A"/>
+    <w:rsid w:val="00E00559"/>
+    <w:rsid w:val="00E014A5"/>
     <w:rsid w:val="00E10DF5"/>
     <w:rsid w:val="00E57328"/>
+    <w:rsid w:val="00E6533C"/>
+    <w:rsid w:val="00E81F03"/>
     <w:rsid w:val="00EB2BE7"/>
     <w:rsid w:val="00EC38FF"/>
+    <w:rsid w:val="00EF726B"/>
     <w:rsid w:val="00F45C33"/>
+    <w:rsid w:val="00F54D0D"/>
     <w:rsid w:val="00F82CEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="701ED30F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5F9FAE9E-DB00-44DB-AE4F-BC2F0BF06D02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3612,51 +3906,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0CB0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
@@ -3798,52 +4091,52 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="006C1A42"/>
     <w:rPr>
       <w:rFonts w:ascii="LM Roman 12" w:eastAsia="LM Roman 12" w:hAnsi="LM Roman 12" w:cs="LM Roman 12"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB4EE0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB4EE0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008A0CB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
@@ -3895,66 +4188,66 @@
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00196D33"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="708" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3989/hispania.2020.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3989/hispania.2020.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="URL:%20https://revistas.unica.cu/index.php/uciencia/article/view/XXXX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4210,72 +4503,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>839</Words>
-  <Characters>4615</Characters>
+  <Words>861</Words>
+  <Characters>4740</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5444</CharactersWithSpaces>
+  <CharactersWithSpaces>5590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>alexy rp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>